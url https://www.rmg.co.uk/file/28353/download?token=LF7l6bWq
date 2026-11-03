--- v0 (2026-08-24)
+++ v1 (2026-11-03)
@@ -1,4867 +1,6552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="551BACA2" w14:textId="77777777" w:rsidR="00736DD0" w:rsidRDefault="15615F94" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="2470A877" w:rsidP="4C5DA6A5" w:rsidRDefault="2D7AB5DB" w14:paraId="4651CC37" w14:textId="54A625A6">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
-[...335 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>Day 1 – Wednesday 11 November</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF85CED" w14:textId="4E8CC22A" w:rsidR="3D26BD46" w:rsidRDefault="2141AF71" w:rsidP="4C5DA6A5">
-      <w:pPr>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00E24960" w:rsidP="13A8AFF6" w:rsidRDefault="00A0321F" w14:paraId="0AC62DE0" w14:textId="631179B3">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="00A0321F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="00E24960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">come to the main entrance of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="0008253A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>National Mariti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="00E24960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>me Museum, off Romney Road, Greenwich, SE10 9NF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="3D26BD46" w:rsidP="00A0321F" w:rsidRDefault="00531ADF" w14:paraId="7AF85CED" w14:textId="2BAC4455">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="2141AF71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>09.00-09.30 – Registration and refreshments</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="253FBA67" w14:textId="109D5B9F" w:rsidR="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A0321F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A0321F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A0321F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A0321F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A0321F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A0321F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A0321F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A0321F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="4C5DA6A5" w:rsidP="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w14:paraId="253FBA67" w14:textId="109D5B9F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="38AB59DD" w14:textId="5883327D" w:rsidR="20E50556" w:rsidRDefault="20E50556" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="20E50556" w:rsidP="4C5DA6A5" w:rsidRDefault="20E50556" w14:paraId="38AB59DD" w14:textId="71F4693F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09.30-09.45 – Welcome &amp; Opening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00531ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remarks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00531ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lecture Theatre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBC5C34" w14:textId="278A1BB4" w:rsidR="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w:rsidP="4C5DA6A5">
-[...141 lines deleted...]
-    <w:p w14:paraId="4802785E" w14:textId="730A6069" w:rsidR="00C601A0" w:rsidRPr="00C601A0" w:rsidRDefault="717C102B" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="4C5DA6A5" w:rsidP="001C4E64" w:rsidRDefault="00905160" w14:paraId="4DBC5C34" w14:textId="4E28C443">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="21D098A0" w14:textId="50A7C0B3" w:rsidR="00C601A0" w:rsidRPr="00C601A0" w:rsidRDefault="717C102B" w:rsidP="4C5DA6A5">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Paddy Rodgers, Director, Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="000F0C2E" w:rsidP="000F0C2E" w:rsidRDefault="00905160" w14:paraId="3651098A" w14:textId="402F8220">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="60B3F576" w14:textId="5033ECA5" w:rsidR="00C601A0" w:rsidRDefault="717C102B" w:rsidP="4C5DA6A5">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brad Beaven, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="000F0C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-Director of the Centre for Port Cities and Maritime Cultures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001C4E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="001C4E64" w:rsidP="001C4E64" w:rsidRDefault="00905160" w14:paraId="18114410" w14:textId="675B8AFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karl Bell, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="000F0C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-Director of the Centre for Port Cities and Maritime Cultures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001C4E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00057DC2" w:rsidP="001C4E64" w:rsidRDefault="00057DC2" w14:paraId="7A184199" w14:textId="263D7EB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sally Archer, Senior Research and Heritage Partnerships Manager, Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="000F0C2E" w:rsidP="000F0C2E" w:rsidRDefault="000F0C2E" w14:paraId="45CAFCB3" w14:textId="696CCB57">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="342EB6E5" w:rsidP="0DC8C8C0" w:rsidRDefault="20E50556" w14:paraId="6864FFD1" w14:textId="4B757DE9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>09.45-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="2B2AA851">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="22CFE23D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Session 1 (plenary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00531ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">session) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00531ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="70486DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lecture Theatre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="4C5DA6A5" w:rsidRDefault="717C102B" w14:paraId="21CCC731" w14:textId="48F647B5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Port Cities and Coastal Communities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6004B" w:rsidP="4C5DA6A5" w:rsidRDefault="00E6004B" w14:paraId="28669D4E" w14:textId="736E20F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ben Weddell, Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00B54957" w:rsidP="4C5DA6A5" w:rsidRDefault="00B54957" w14:paraId="3F9E12B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="4C5DA6A5" w:rsidRDefault="717C102B" w14:paraId="4802785E" w14:textId="730A6069">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Superdiversity in London’s maritime neighbourhoods in the early twentieth century</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="361BF953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00736DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...11 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="361BF953">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guy Collender, University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="2FF8E9F0" w:rsidRDefault="717C102B" w14:paraId="21D098A0" w14:textId="23D3AB4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tidal Economies and Waterside Power: African Market Matriarchs of Charleston and the Making of a Colonial Port City</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="756C900F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Kim Cliett Long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="1BA49D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="30725D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jonathan Green Maritime Cultural Center at the University of South Carolina Beaufort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="688EDC39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (online)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="4C5DA6A5" w:rsidRDefault="717C102B" w14:paraId="60B3F576" w14:textId="5033ECA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Along the Shoreline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6DAC" w:rsidR="00736DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Women’s roles in the maritime economy of Devon (1500-1800)</w:t>
       </w:r>
-      <w:r w:rsidR="433C806D" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="433C806D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="19AAFD58" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="19AAFD58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Annaliese Money</w:t>
       </w:r>
-      <w:r w:rsidR="433C806D" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="433C806D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="3F052635" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="3F052635">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of Exeter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581E698E" w14:textId="53527D79" w:rsidR="00C601A0" w:rsidRDefault="00C601A0" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="4C5DA6A5" w:rsidRDefault="00C601A0" w14:paraId="581E698E" w14:textId="53527D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1CF63739" w14:textId="03DC60D2" w:rsidR="00C601A0" w:rsidRDefault="19414D00" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="0DC8C8C0" w:rsidRDefault="19414D00" w14:paraId="1CF63739" w14:textId="6152412F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...12 lines deleted...]
-    <w:p w14:paraId="3CF997A6" w14:textId="2FB4B1E3" w:rsidR="00C601A0" w:rsidRDefault="00C601A0" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="46BC087F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="3405A6A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00AA1932">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>– Coffee Break</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="4C5DA6A5" w:rsidRDefault="00C601A0" w14:paraId="3CF997A6" w14:textId="2FB4B1E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="59A73B4A" w14:textId="59F58D7A" w:rsidR="00C601A0" w:rsidRDefault="431F5D8C" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="005360E6" w:rsidP="0DC8C8C0" w:rsidRDefault="431F5D8C" w14:paraId="1E44C0F5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...17 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="7CB3ACE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="197FF010">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0 – Session 2 (parallel sessions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="13A8AFF6" w:rsidRDefault="431F5D8C" w14:paraId="7E620985" w14:textId="15377579">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="13A8AFF6" w:rsidRDefault="431F5D8C" w14:paraId="616CFBB3" w14:textId="39CBC0D7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="13A8AFF6" w:rsidRDefault="431F5D8C" w14:paraId="57395DCA" w14:textId="392D937D">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="431F5D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panel A: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="717C102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Global Sailors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="717C102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="12D77B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="12D77B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="4ECFFB41" w14:textId="6DB205DC" w:rsidR="00C601A0" w:rsidRDefault="717C102B" w:rsidP="4C5DA6A5">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lecture Theatre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6004B" w:rsidP="00E6004B" w:rsidRDefault="59D50836" w14:paraId="25392934" w14:textId="068C030C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="003E2508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aaron Jaffer, Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00B54957" w:rsidP="00E6004B" w:rsidRDefault="00B54957" w14:paraId="399F783F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="4C5DA6A5" w:rsidRDefault="717C102B" w14:paraId="4ECFFB41" w14:textId="6DB205DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="242424"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“The Ocean-Going Junk Lies in My Grasp”: Xie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="242424"/>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dunqi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="242424"/>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Marginal Expert in Ming Maritime China</w:t>
       </w:r>
-      <w:r w:rsidR="76EF2F73" w:rsidRPr="4C5DA6A5">
-[...18 lines deleted...]
-    <w:p w14:paraId="1BE6C388" w14:textId="79905BF6" w:rsidR="00C601A0" w:rsidRDefault="717C102B" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="76EF2F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Ilay Golan, University of Cambridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="4C5DA6A5" w:rsidRDefault="717C102B" w14:paraId="1BE6C388" w14:textId="79905BF6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="242424"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seeing Kru: African mariners, antislavery, and the RMG collections</w:t>
       </w:r>
-      <w:r w:rsidR="01DBD12D" w:rsidRPr="4C5DA6A5">
-[...18 lines deleted...]
-    <w:p w14:paraId="7EE806DA" w14:textId="09E6523C" w:rsidR="00C601A0" w:rsidRPr="00DD5896" w:rsidRDefault="717C102B" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="004F6DAC" w:rsidR="01DBD12D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="01DBD12D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- Jane Webster, Newcastle University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00C601A0" w:rsidP="4C5DA6A5" w:rsidRDefault="717C102B" w14:paraId="7EE806DA" w14:textId="1F6A2106">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="242424"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enslaved Mobility at the Edges of the Pirate Archive: Jack/John, Nicholas, and the Indo Atlantic Maritime World, c.1690–1700</w:t>
       </w:r>
-      <w:r w:rsidR="1C67FB6E" w:rsidRPr="4C5DA6A5">
-[...18 lines deleted...]
-    <w:p w14:paraId="27671B7D" w14:textId="1DA551B3" w:rsidR="717C102B" w:rsidRDefault="717C102B" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="1C67FB6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Jean-Marc Hill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="283812AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="6C5E6E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of Cambridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="717C102B" w:rsidP="4C5DA6A5" w:rsidRDefault="717C102B" w14:paraId="27671B7D" w14:textId="5EEA29A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:color w:val="141413"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>From Merchants to '</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Perompak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="004F6DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>': Reclaiming Bugis Maritime Agency and Resistance in Colonial Lampung (c. 1730–1800)</w:t>
       </w:r>
-      <w:r w:rsidR="1E454DB9" w:rsidRPr="4C5DA6A5">
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="1E454DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Aditya Pratama, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="09361AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Independent researcher</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="580C963E" w14:textId="40ACC2E3" w:rsidR="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="1587C42E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Online)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="4C5DA6A5" w:rsidP="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w14:paraId="580C963E" w14:textId="40ACC2E3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2A8D4F3B" w14:textId="115DB71B" w:rsidR="00FC3B8C" w:rsidRDefault="0DF3C245" w:rsidP="2AC91A21">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="003E2508" w:rsidRDefault="0DF3C245" w14:paraId="7337E364" w14:textId="261AB40B">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2AC91A21">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Panel B: </w:t>
       </w:r>
-      <w:r w:rsidR="57778E22" w:rsidRPr="2AC91A21">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="57778E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gender and Sexuality at Sea</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="421B62BF" w14:textId="2A15AAE5" w:rsidR="00FC3B8C" w:rsidRDefault="518A2E39" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Seminar Room</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6004B" w:rsidP="00E6004B" w:rsidRDefault="00E6004B" w14:paraId="29071DC6" w14:textId="7E21B23C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tim May, Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00B54957" w:rsidP="00E6004B" w:rsidRDefault="00B54957" w14:paraId="3235F0A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="4C5DA6A5" w:rsidRDefault="518A2E39" w14:paraId="421B62BF" w14:textId="45DEB002">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Female masculinities at sea: rethinking Female Sailors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="57778E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ema Sala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0E3B012B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Royal Museums Greenwich</w:t>
       </w:r>
-      <w:r w:rsidR="57778E22" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="57778E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA81720" w14:textId="43569687" w:rsidR="00FC3B8C" w:rsidRDefault="57778E22" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="4C5DA6A5" w:rsidRDefault="57778E22" w14:paraId="2FA81720" w14:textId="43569687">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="141413"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queer Subjects of Capital: the creation of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sodomitical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> persons in the Dutch East India Company's colonial encounter</w:t>
       </w:r>
-      <w:r w:rsidR="3F6339B3" w:rsidRPr="4C5DA6A5">
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="3F6339B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Grietje (River) Baars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="4D8F388D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, SOAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8BE304" w14:textId="2F34252A" w:rsidR="00FC3B8C" w:rsidRDefault="57778E22" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="298D3564" w:rsidRDefault="57778E22" w14:paraId="5E8BE304" w14:textId="4BC2BB3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:color w:val="141413"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shaping the Good Seafarer: Homosexuality, discipline, and silence in the postwar Norwegian merchant fleet</w:t>
       </w:r>
-      <w:r w:rsidR="620F5438" w:rsidRPr="4C5DA6A5">
-[...18 lines deleted...]
-    <w:p w14:paraId="070593D9" w14:textId="23222580" w:rsidR="00FC3B8C" w:rsidRDefault="57778E22" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="620F5438">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Gry Bang-Andersen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="3C71C186">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of Bergen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="4C5DA6A5" w:rsidRDefault="57778E22" w14:paraId="070593D9" w14:textId="23222580">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:color w:val="141413"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Every Part of the Ship a Woman; Women’s Role as Contracted Suppliers to the Royal Navy, 1690-1740</w:t>
       </w:r>
-      <w:r w:rsidR="5DB5808A" w:rsidRPr="4C5DA6A5">
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="5DB5808A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Kit Barton, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="5DB5808A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>University of Exeter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB1015F" w14:textId="67F8AC4B" w:rsidR="00FC3B8C" w:rsidRDefault="00FC3B8C" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="4C5DA6A5" w:rsidRDefault="00FC3B8C" w14:paraId="1CB1015F" w14:textId="67F8AC4B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="52D56525" w14:textId="3480FC5F" w:rsidR="00FC3B8C" w:rsidRDefault="36DEE14E" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="0DC8C8C0" w:rsidRDefault="36DEE14E" w14:paraId="52D56525" w14:textId="04818E29">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2B78D743" w14:textId="0FE973AE" w:rsidR="00FC3B8C" w:rsidRDefault="00FC3B8C" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="6855068C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>0-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="1A32DB23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="31B9C56B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="1A32DB23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00B32296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>– Lunch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="4C5DA6A5" w:rsidRDefault="00FC3B8C" w14:paraId="2B78D743" w14:textId="0FE973AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3755B250" w14:textId="653E6113" w:rsidR="4C5DA6A5" w:rsidRDefault="36DEE14E" w:rsidP="2AC91A21">
+    <w:p w:rsidRPr="0020513C" w:rsidR="4C5DA6A5" w:rsidP="0DC8C8C0" w:rsidRDefault="36DEE14E" w14:paraId="3755B250" w14:textId="59083164">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...294 lines deleted...]
-    <w:p w14:paraId="0D308539" w14:textId="70BB41C6" w:rsidR="4D3BA7ED" w:rsidRDefault="4D3BA7ED" w:rsidP="2AC91A21">
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="5543B8D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="1C2C6EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="75718733">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Session 3 (parallel sessions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="2E1D5C3D" w:rsidP="6972A660" w:rsidRDefault="2E1D5C3D" w14:paraId="6E6CC922" w14:textId="03BC8E4B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Panel B: Microhistories</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B43E458" w14:textId="7D2C8ED4" w:rsidR="4D3BA7ED" w:rsidRDefault="4D3BA7ED" w:rsidP="2AC91A21">
+        <w:t>Panel A: Microhistories</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="777FFF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="777FFF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="777FFF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lecture Theatre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2E1D5C3D" w:rsidP="6972A660" w:rsidRDefault="2E1D5C3D" w14:paraId="4F9ECD2C" w14:textId="535FF2B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144753">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karl Bell, University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00144753" w:rsidR="00B54957" w:rsidP="6972A660" w:rsidRDefault="00B54957" w14:paraId="4BEF78C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="2E1D5C3D" w:rsidP="6972A660" w:rsidRDefault="00144753" w14:paraId="0D25523A" w14:textId="6BA4170C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="1C09DC54" w14:textId="6BE6BC69" w:rsidR="4D3BA7ED" w:rsidRDefault="4D3BA7ED" w:rsidP="2AC91A21">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marginalized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735C5A" w:rsidR="2E1D5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but not marginal: Subaltern Interlocutors at the End of the World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="2E1D5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Tim May, Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="2E1D5C3D" w:rsidP="6972A660" w:rsidRDefault="2E1D5C3D" w14:paraId="2B700866" w14:textId="3C03642F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="4E8A974F" w14:textId="048AEEC4" w:rsidR="4D3BA7ED" w:rsidRDefault="4D3BA7ED" w:rsidP="2AC91A21">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>James Forten, Sailmaker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- Tyler Putman, Museum of the American Revolution (online)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="2E1D5C3D" w:rsidP="6972A660" w:rsidRDefault="2E1D5C3D" w14:paraId="701D1020" w14:textId="048AEEC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="2F41AD38" w14:textId="42C1BDDC" w:rsidR="4D3BA7ED" w:rsidRDefault="4D3BA7ED" w:rsidP="2AC91A21">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘The boy Bedford’ (1805-1807): A story of shipboard enslavement and survival across the Atlantic world</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Liberty Paterson, The National Archives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="2E1D5C3D" w:rsidP="6972A660" w:rsidRDefault="2E1D5C3D" w14:paraId="2B98124C" w14:textId="5AAE1926">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="6FB773A3" w14:textId="6F072960" w:rsidR="005C01AC" w:rsidRDefault="327985CD" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Forgotten Mission: The 'Secret' Chinese Commission to Peru (1874) and the Voices of the Pacific Coolie Trade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Rudolph Ng, University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="6972A660" w:rsidP="6972A660" w:rsidRDefault="6972A660" w14:paraId="435F7D2D" w14:textId="2B9988C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1F6F1EB5" w14:textId="1D4EA51A" w:rsidR="005C01AC" w:rsidRDefault="005C01AC" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="2BCE95E4" w:rsidRDefault="039E89BD" w14:paraId="45B6296F" w14:textId="29185EDF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Panel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="6DB26BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="3B9B6A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="57778E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Marginalised Voices: Resisting and Negotiating Naval Power</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Seminar Room</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0CB1" w:rsidP="008E0CB1" w:rsidRDefault="008E0CB1" w14:paraId="564E412A" w14:textId="2EF924D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00C16A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Carrie Long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="004F6AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00EB1CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00EB1CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00B54957" w:rsidP="008E0CB1" w:rsidRDefault="00B54957" w14:paraId="5DE4FBF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="4C5DA6A5" w:rsidRDefault="57778E22" w14:paraId="26FD5D18" w14:textId="678C828C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="141413"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Custom, Contract and Impressment: Marginalised Voices from the Shore, 1798-1802</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="6C445417">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Cathryn Pearce, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="627AC375">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00FC3B8C" w:rsidP="4C5DA6A5" w:rsidRDefault="57778E22" w14:paraId="60E9168B" w14:textId="692E7001">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Marginalized Voices from the Royal Navy: John Backus, Impressment, and Identity, 1810-1814</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="24484EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Andrew Lyter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0070C67F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="02E6232D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="57778E22" w:rsidP="4C5DA6A5" w:rsidRDefault="57778E22" w14:paraId="18C28479" w14:textId="0D7A7CC5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Marginalised Voices in the Sailors’ House: Greenwich Pensioners and Institutional Life, 1705–1869</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="7C4E8881">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Callum Easton, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="37102999">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>University of Cambridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00EF789A" w:rsidP="4C5DA6A5" w:rsidRDefault="39E284A0" w14:paraId="10AB23F6" w14:textId="004CFE98">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="2DCEB22E" w14:textId="515B5F7D" w:rsidR="005C01AC" w:rsidRDefault="757C8E03" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>"Capable of Relief": The Pensioners of the Chatham Chest, c.1625-1675</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="3E001E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="3E001E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Aidan Quigley, Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="2BCE95E4" w:rsidP="2BCE95E4" w:rsidRDefault="2BCE95E4" w14:paraId="1DD0AD0F" w14:textId="2E19F0E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="24EC2111" w14:textId="19D3F0AC" w:rsidR="005C01AC" w:rsidRDefault="757C8E03" w:rsidP="2AC91A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="005C01AC" w:rsidP="0DC8C8C0" w:rsidRDefault="327985CD" w14:paraId="6FB773A3" w14:textId="4B7CBB1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...45 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="6EF730DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="20BEE825">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="5B98C5DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0C6827A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Coffee Break</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="002D33D2" w:rsidP="4C5DA6A5" w:rsidRDefault="002D33D2" w14:paraId="45ABA7DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="005C01AC" w:rsidP="0DC8C8C0" w:rsidRDefault="757C8E03" w14:paraId="24EC2111" w14:textId="49AC9F31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="599BB6B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="36D0EC3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="47360D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="429EAD41">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001B0519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Session 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="2AC91A21">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="23C17B93" w:rsidRPr="2AC91A21">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CC0CC1" w:rsidR="00CC0CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(plenary session)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0CC1" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="2AC91A21">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="2AC91A21">
-[...19 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="2AC91A21">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lecture Theatre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A84DA1C" w14:textId="14628464" w:rsidR="005C01AC" w:rsidRDefault="5FEB305E" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="008E0CB1" w:rsidP="4C5DA6A5" w:rsidRDefault="5FEB305E" w14:paraId="7849D680" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:color w:val="141413"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Critical Methodologies and Archival Approaches</w:t>
       </w:r>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...11 lines deleted...]
-    <w:p w14:paraId="75B01C71" w14:textId="30B2CFE3" w:rsidR="005C01AC" w:rsidRPr="009D564F" w:rsidRDefault="5FEB305E" w:rsidP="4C5DA6A5">
+    </w:p>
+    <w:p w:rsidRPr="00144753" w:rsidR="001C4E64" w:rsidP="001C4E64" w:rsidRDefault="008E0CB1" w14:paraId="49989566" w14:textId="7DF7ADD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144753">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753" w:rsidR="005A258D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nydia Swaby</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753" w:rsidR="00D510A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753" w:rsidR="00A86E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Curato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753" w:rsidR="000F0BDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753" w:rsidR="00996EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Atl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753" w:rsidR="00A523F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753" w:rsidR="007E79F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ntic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753" w:rsidR="00C476A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144753" w:rsidR="00EB1CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="008E0CB1" w:rsidP="008E0CB1" w:rsidRDefault="008E0CB1" w14:paraId="43B6F565" w14:textId="7DA8429E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00135523" w:rsidR="005C01AC" w:rsidP="4C5DA6A5" w:rsidRDefault="5FEB305E" w14:paraId="75B01C71" w14:textId="30B2CFE3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="141413"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Memories of maritime lineages and the politics of voice: reflecting in the wake </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the climate crisis, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> colonial histories and Black future imaginaries</w:t>
       </w:r>
-      <w:r w:rsidR="1DCBC0C8" w:rsidRPr="4C5DA6A5">
-[...18 lines deleted...]
-    <w:p w14:paraId="004004B4" w14:textId="73DDABD9" w:rsidR="005C01AC" w:rsidRPr="009D564F" w:rsidRDefault="5FEB305E" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="1DCBC0C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Michael Lomotey, University of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135523" w:rsidR="1DCBC0C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Southampton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="005C01AC" w:rsidP="4C5DA6A5" w:rsidRDefault="59C1B11F" w14:paraId="004004B4" w14:textId="16ADBE69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="3301255D" w14:textId="1B2802EF" w:rsidR="005C01AC" w:rsidRPr="009D564F" w:rsidRDefault="5FEB305E" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Black History, White Authors: UK Maritime Literature’s Whiteness Problem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="49E2DA8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Tré Ventour-Griffiths</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="005C01AC" w:rsidP="4C5DA6A5" w:rsidRDefault="5FEB305E" w14:paraId="3301255D" w14:textId="6CC27924">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="141413"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What’s in a Name? Empathy, Identity, and the Recovery of Hidden Maritime Histories at the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zuiderzeemuseum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="027927E2" w:rsidRPr="4C5DA6A5">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Meg Koning, </w:t>
+      <w:r w:rsidRPr="0020513C" w:rsidR="027927E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Meg Koning, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="63074591" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="63074591">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Zuiderzeemuseu</w:t>
       </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="005B74A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="141413"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F84A4CC" w14:textId="3216723E" w:rsidR="4C5DA6A5" w:rsidRPr="00264125" w:rsidRDefault="00264125" w:rsidP="00264125">
+    <w:p w:rsidRPr="0020513C" w:rsidR="005C01AC" w:rsidP="4C5DA6A5" w:rsidRDefault="7F447C35" w14:paraId="4E032E90" w14:textId="7B9DFAF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="291A16AF" w14:textId="52D576D9" w:rsidR="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tangata Moana Advisory Board: Holding space, time and emotions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="4D9EEF9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tangata Moana Pacific Advisory Group members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="007D486A" w:rsidP="00A37825" w:rsidRDefault="007D486A" w14:paraId="2DC7E6E3" w14:textId="0061843B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="00DB313D" w14:textId="5A9EB2EB" w:rsidR="7A11DC7A" w:rsidRDefault="7A11DC7A" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="4C5DA6A5" w:rsidP="4C5DA6A5" w:rsidRDefault="004F6AC5" w14:paraId="291A16AF" w14:textId="01175EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>17.15-18.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00BA4C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00242A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Free time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001167FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="005E53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00704813">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dinner in G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00FD3C04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reenwich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001167FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004F6AC5" w:rsidP="4C5DA6A5" w:rsidRDefault="004F6AC5" w14:paraId="326D8EB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="009B4143" w:rsidP="4C5DA6A5" w:rsidRDefault="7A11DC7A" w14:paraId="511813E7" w14:textId="5476BF64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="009B666E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="009B666E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00884077">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Black and Asian Seafarers: A Visual History</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00884077">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="55A9D5C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Book Launch Evening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A13DCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00C806BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="007C53E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0054698F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0054698F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(complimentary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A83C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>drink on a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="007F36CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rrival</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0099687E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="004451F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00151844">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00AB4E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A35A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00ED06C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9.00-19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00251A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="002B5273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00ED30DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pay bar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="009B666E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="007B0850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="009B666E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20.45)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="55A9D5C3" w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="55A9D5C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cut</w:t>
       </w:r>
-      <w:r w:rsidR="3BD2BD78" w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="3BD2BD78">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ty Sark</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4DA546" w14:textId="6272030F" w:rsidR="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="4C5DA6A5" w:rsidP="4C5DA6A5" w:rsidRDefault="00995DE6" w14:paraId="0E4DA546" w14:textId="7B824EDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="698B2227" w14:textId="77777777" w:rsidR="009D0796" w:rsidRDefault="009D0796" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="009D0796" w:rsidP="4C5DA6A5" w:rsidRDefault="009D0796" w14:paraId="698B2227" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED3D5EF" w14:textId="4EDB2D79" w:rsidR="004C5D7A" w:rsidRDefault="6645C077" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="6645C077" w14:paraId="0ED3D5EF" w14:textId="4EDB2D79">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Day 2 – Thursday 12 November</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566C330D" w14:textId="30A7F8E5" w:rsidR="004C5D7A" w:rsidRDefault="004C5D7A" w:rsidP="4C5DA6A5">
-      <w:pPr>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="13A8AFF6" w:rsidRDefault="6645C077" w14:paraId="66C44CA8" w14:textId="43CF8423">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="66C44CA8" w14:textId="47B993F0" w:rsidR="004C5D7A" w:rsidRDefault="6645C077" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="6645C077">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>09.00-09.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="001C4E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="6645C077">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Doors open</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="00AB163D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>; r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="00490F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>egistration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="001C4E64" w:rsidP="4C5DA6A5" w:rsidRDefault="001C4E64" w14:paraId="72DAAADA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="26070F82" w14:textId="3732BE06" w:rsidR="004C5D7A" w:rsidRDefault="004C5D7A" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="001C4E64" w:rsidP="4C5DA6A5" w:rsidRDefault="001C4E64" w14:paraId="31500188" w14:textId="34A79FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>09.20-09.30 – Introduction to Day 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00924D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (plenary session) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00924D69">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="001C4E64" w:rsidP="001C4E64" w:rsidRDefault="001C4E64" w14:paraId="36BF5083" w14:textId="751ABC9F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...66 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Helen Mears, Head of Curatorship &amp; Research, Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="001C4E64" w:rsidP="001C4E64" w:rsidRDefault="001C4E64" w14:paraId="30067C3F" w14:textId="2B26C2A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Brad Beaven, Co-Director of the Centre for Port Cities and Maritime Cultures, University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="004C5D7A" w14:paraId="26070F82" w14:textId="3732BE06">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="6645C077" w14:paraId="507EBBFA" w14:textId="2B452EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>09.30-11.00 – Session 5 (plenary session)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="1EC62E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="004C5D7A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="004C5D7A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="004C5D7A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="004C5D7A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="004C5D7A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="1EC62E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="1EC62E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lecture Theatre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="57DA80E2" w14:paraId="42E2EC7D" w14:textId="30C9E017">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Resistance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16975692" w14:textId="72AC65A9" w:rsidR="004C5D7A" w:rsidRDefault="57DA80E2" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="00EB1CCB" w:rsidP="00EB1CCB" w:rsidRDefault="6719B7E6" w14:paraId="2451D87F" w14:textId="4746FBC1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="59916F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rudolph Ng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00EB1CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="008E0CB1" w:rsidP="008E0CB1" w:rsidRDefault="008E0CB1" w14:paraId="4ED87029" w14:textId="72EB4871">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="57DA80E2" w14:paraId="16975692" w14:textId="0CBC2FA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>At the Margins of Authority: Clandestine Life, Everyday Resistance and Underground Practices among British Sailors, c. 1660-1775</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135523" w:rsidR="241A13B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="241A13B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Marilou Guen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="3662E9A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of Western Brittany</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E0ECBD" w14:textId="707FD36B" w:rsidR="004C5D7A" w:rsidRDefault="57DA80E2" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="57DA80E2" w14:paraId="46E0ECBD" w14:textId="357FB7F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="57DA80E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>From Shipboard Protest</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="57DA80E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Diplomatic Negotiation: Chinese Seamen and the Politics of Labour in the British Merchant Navy during the Second World War</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="3E6D9859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Junyu Xie, Queen Mary University of London</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE6F65D" w14:textId="751A54F3" w:rsidR="004C5D7A" w:rsidRDefault="57DA80E2" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="57DA80E2" w14:paraId="6086103F" w14:textId="3669F718">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...35 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unsung Seafarers of the Cretan Revolt: Crews, Supply Networks, and Everyday Resistance during the Ottoman Blockade of Crete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="5CD45436">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Dimitrios A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="5CD45436">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tsatsaronis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="5CD45436">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Maritime Museum of Crete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="4C5DA6A5" w:rsidRDefault="00DD5896" w14:paraId="313D2314" w14:textId="1ABF833C">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="1F7CCBE9" w14:textId="3A66D80A" w:rsidR="00DD5896" w:rsidRDefault="4D5EE696" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="4C5DA6A5" w:rsidRDefault="4D5EE696" w14:paraId="1F7CCBE9" w14:textId="3A66D80A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>11.00-11.30 – Coffee Break</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D42DB3" w14:textId="3BF6E1B6" w:rsidR="00DD5896" w:rsidRDefault="00DD5896" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="4C5DA6A5" w:rsidRDefault="00DD5896" w14:paraId="19D42DB3" w14:textId="3BF6E1B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="28B14300" w14:textId="5D9A3AA5" w:rsidR="00DD5896" w:rsidRDefault="4D5EE696" w:rsidP="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="4C5DA6A5" w:rsidRDefault="4D5EE696" w14:paraId="28B14300" w14:textId="5D9A3AA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>11.30-13.00 – Session 6 (</w:t>
       </w:r>
-      <w:r w:rsidR="74CA7FF7" w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="74CA7FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>parallel</w:t>
       </w:r>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> session</w:t>
       </w:r>
-      <w:r w:rsidR="02274692" w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="02274692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291CC780" w14:textId="5B92F5FE" w:rsidR="00DD5896" w:rsidRDefault="4D5EE696" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="005550E6" w:rsidP="4C5DA6A5" w:rsidRDefault="005550E6" w14:paraId="3BEBB13A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="4C5DA6A5" w:rsidRDefault="4D5EE696" w14:paraId="291CC780" w14:textId="419E2FF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4C5DA6A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Panel A: </w:t>
       </w:r>
-      <w:r w:rsidR="58D4C3A2" w:rsidRPr="4C5DA6A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="58D4C3A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unseen </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Unseen Labour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="481B116A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="481B116A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Labour</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="501E5057" w14:textId="2228AABE" w:rsidR="00DD5896" w:rsidRDefault="58D4C3A2" w:rsidP="4C5DA6A5">
+        <w:t>Lecture Theatre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0CB1" w:rsidP="001C4E64" w:rsidRDefault="008E0CB1" w14:paraId="76725753" w14:textId="621E60CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="009A31F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hanna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00A92592">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h Stockton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00480758">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00480758">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001C4E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Royal Museums Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00B54957" w:rsidP="001C4E64" w:rsidRDefault="00B54957" w14:paraId="77B7B13C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="4C5DA6A5" w:rsidRDefault="58D4C3A2" w14:paraId="501E5057" w14:textId="1808D94F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A33D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Between Ship and Shore: Ayahs and the Precarious Lives of Domestic Labour in Colonial Maritime Worlds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="42B85DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Shreya Sharma,</w:t>
       </w:r>
-      <w:r w:rsidR="097406E9" w:rsidRPr="4C5DA6A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="097406E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Devi Art Foundation</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="35FD0774" w14:textId="22C6C655" w:rsidR="00DD5896" w:rsidRDefault="58D4C3A2" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="474C3288">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (online)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="4C5DA6A5" w:rsidRDefault="58D4C3A2" w14:paraId="35FD0774" w14:textId="76B3C4F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Faces of the Crane: Reclaiming the Histories of Female </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135523">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Faces of the Crane: Reclaiming the Histories of Female Labour and Safety Cultures in Polish Shipbuilding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="7ED2231B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Katarzyna Kosmala, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="7ED2231B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of the West of Scotland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="34EDA3B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Anna Miler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="231CE46D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (online)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="572BAE13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Ilona </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2AC91A21">
-[...5 lines deleted...]
-        <w:t>Labour</w:t>
+      <w:r w:rsidRPr="0020513C" w:rsidR="572BAE13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kacieja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="2AC91A21">
-[...58 lines deleted...]
-    <w:p w14:paraId="4713AB8E" w14:textId="2BA543BB" w:rsidR="00DD5896" w:rsidRDefault="58D4C3A2" w:rsidP="4C5DA6A5">
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="4C5DA6A5" w:rsidRDefault="58D4C3A2" w14:paraId="4713AB8E" w14:textId="5FDCE671">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A33D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Working Lives at Sea: Photography, Film and the Representation of Contemporary Maritime Labour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00032DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="2F08F0F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Zoe Childerley, Royal Museums Greenwich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A94C30" w14:textId="3B17779A" w:rsidR="00DD5896" w:rsidRDefault="58D4C3A2" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="4C5DA6A5" w:rsidRDefault="58D4C3A2" w14:paraId="58A94C30" w14:textId="3838FAA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A33D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whose Maritime Heritage? Empire and Labour in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A33D0" w:rsidR="00CA752F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Authorized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A33D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Heritage Discourse of the Thames Sailing Barge</w:t>
       </w:r>
-      <w:r w:rsidR="0BFE956B" w:rsidRPr="4C5DA6A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0BFE956B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Andrei Nacu, Royal Museums Greenwich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6828811E" w14:textId="756CE51D" w:rsidR="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w:rsidP="4C5DA6A5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="0020513C" w:rsidR="0081247C" w:rsidP="13A8AFF6" w:rsidRDefault="0081247C" w14:paraId="2AE369DF" w14:textId="2D0350E4">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="13A8AFF6" w:rsidRDefault="3C3A2F96" w14:paraId="5C80C212" w14:textId="607F802C">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="13A8AFF6" w:rsidRDefault="3C3A2F96" w14:paraId="7B858A44" w14:textId="3917BE63">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="3C3A2F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">Panel B: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="57DA80E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Panel B: </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>Rethinking Whaling from the Margins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="002D33D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Rethinking Whaling from the Margins</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D165407" w14:textId="7E15C484" w:rsidR="004C5D7A" w:rsidRDefault="57DA80E2" w:rsidP="4C5DA6A5">
+        <w:t>Seminar Room</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0CB1" w:rsidP="008E0CB1" w:rsidRDefault="6719B7E6" w14:paraId="7E5FB903" w14:textId="5CD8533B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="47E3DF7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cath</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001C4E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="47E3DF7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001C4E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="47E3DF7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pearce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001C4E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="001C4E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00B54957" w:rsidP="008E0CB1" w:rsidRDefault="00B54957" w14:paraId="58B80248" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="57DA80E2" w14:paraId="4D165407" w14:textId="7E15C484">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="242424"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Atlantic Margins, or the In-Between Lives of Azorean and Cape Verdean Whalers across the Islands and New England, 19th-20th Centuries</w:t>
       </w:r>
-      <w:r w:rsidR="338076DF" w:rsidRPr="4C5DA6A5">
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="338076DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Carmo Daun e Lorena, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="678A9F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOVA University of Lisbon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA27E29" w14:textId="5C472686" w:rsidR="004C5D7A" w:rsidRDefault="57DA80E2" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="57DA80E2" w14:paraId="6CA27E29" w14:textId="5C472686">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="242424"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Whaling Wounds: Captains’ Wives Caring for Crews on Nineteenth-Century Whaling Ships</w:t>
       </w:r>
-      <w:r w:rsidR="3FE46402" w:rsidRPr="4C5DA6A5">
-[...18 lines deleted...]
-    <w:p w14:paraId="30CEE122" w14:textId="6568EEE9" w:rsidR="004C5D7A" w:rsidRDefault="57DA80E2" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="3FE46402">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Emilia Syväsalmi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="004C5D7A" w:rsidP="4C5DA6A5" w:rsidRDefault="57DA80E2" w14:paraId="30CEE122" w14:textId="6568EEE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="242424"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Whaler sailors and their souvenirs; collecting practices of below deck crewmen onboard British Whaleships</w:t>
       </w:r>
-      <w:r w:rsidR="0D32DF09" w:rsidRPr="4C5DA6A5">
-[...21 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0D32DF09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Rachael Utting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="6972A660" w:rsidP="6972A660" w:rsidRDefault="6972A660" w14:paraId="621F6E77" w14:textId="0B0BFD60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="00DD5896" w:rsidP="6972A660" w:rsidRDefault="163A94FF" w14:paraId="58E9DCBF" w14:textId="41FCCA86">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>13.00-14.00 – Lunch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="6972A660" w:rsidP="6972A660" w:rsidRDefault="6972A660" w14:paraId="467C4620" w14:textId="705FFC07">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="163A94FF" w:rsidP="6972A660" w:rsidRDefault="163A94FF" w14:paraId="1510FD0F" w14:textId="46445D86">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>14.00-15.30 – Session 7 (parallel sessions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="79BEE6C2" w:rsidP="67398A74" w:rsidRDefault="79BEE6C2" w14:paraId="73CD60D2" w14:textId="42CF35C4">
+      <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Panel A: Epistemes from the Margins: Maritime Knowledge, Methodologies, and Representations from the Indian Ocean</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00945AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lecture Theatre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="79BEE6C2" w:rsidP="67398A74" w:rsidRDefault="79BEE6C2" w14:paraId="6CCECFB5" w14:textId="3BCC345C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...62 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guy Collender,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>University of Portsmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="67398A74" w:rsidP="67398A74" w:rsidRDefault="67398A74" w14:paraId="55B5D0A1" w14:textId="14AE8B10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="232DD151" w14:textId="11059286" w:rsidR="00DD5896" w:rsidRDefault="58D4C3A2" w:rsidP="4C5DA6A5">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="79BEE6C2" w:rsidP="67398A74" w:rsidRDefault="79BEE6C2" w14:paraId="16E94E29" w14:textId="11059286">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vernacular Environmental Knowledge of the Indian Ocean Shallows 1850-1925</w:t>
       </w:r>
-      <w:r w:rsidR="492CED4D" w:rsidRPr="4C5DA6A5">
-[...18 lines deleted...]
-    <w:p w14:paraId="2FC3C327" w14:textId="7F44CFF0" w:rsidR="00DD5896" w:rsidRPr="00DD5896" w:rsidRDefault="58D4C3A2" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Tamara Fernando, Stony Brook University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="79BEE6C2" w:rsidP="67398A74" w:rsidRDefault="79BEE6C2" w14:paraId="49CDF507" w14:textId="7F44CFF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Malam and the Custodianship of Maritime Knowledge: Navigational Techniques of Kachchh and Everyday Cosmologies of the Indian Ocean</w:t>
       </w:r>
-      <w:r w:rsidR="3EEF2EC7" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Chhaya Goswami, Somaiya </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="3EEF2EC7" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vidyavihar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="3EEF2EC7" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042287E3" w14:textId="06C7A464" w:rsidR="00DD5896" w:rsidRDefault="58D4C3A2" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="79BEE6C2" w:rsidP="67398A74" w:rsidRDefault="79BEE6C2" w14:paraId="0905C287" w14:textId="06C7A464">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:color w:val="222222"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A View from the Dhow: Art, Activism and Anthropology in the Indian Ocean</w:t>
       </w:r>
-      <w:r w:rsidR="151E6782" w:rsidRPr="4C5DA6A5">
-[...18 lines deleted...]
-    <w:p w14:paraId="3BC3C557" w14:textId="45D09171" w:rsidR="00DD5896" w:rsidRDefault="58D4C3A2" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Nidhi Mahajan, University of California-Santa Cruz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="79BEE6C2" w:rsidP="67398A74" w:rsidRDefault="79BEE6C2" w14:paraId="21E83049" w14:textId="45D09171">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="4C5DA6A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Exceeding the Frame: Photographic Afterlives and Zanzibari Seafarers</w:t>
       </w:r>
-      <w:r w:rsidR="09185F1E" w:rsidRPr="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="09185F1E" w:rsidRPr="4C5DA6A5">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prita Meier, New York University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B73D0BE" w14:textId="76ADA300" w:rsidR="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w:rsidP="4C5DA6A5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="0020513C" w:rsidR="6972A660" w:rsidP="6972A660" w:rsidRDefault="6972A660" w14:paraId="06D4DB4A" w14:textId="74BB96B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="59DE3D08" w:rsidP="67398A74" w:rsidRDefault="59DE3D08" w14:paraId="3609BD19" w14:textId="01454408">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="18B3E9C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>: Cultural Encounters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="4C5195E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="4C5195E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="288DC001">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Seminar Room</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="59DE3D08" w:rsidP="6972A660" w:rsidRDefault="59DE3D08" w14:paraId="0563D43E" w14:textId="4AB5A482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Helen Mears, Royal Museums Greenwich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="6972A660" w:rsidP="6972A660" w:rsidRDefault="6972A660" w14:paraId="196BC55F" w14:textId="7A770B37">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4FC1E50D" w14:textId="018FB77D" w:rsidR="222092B4" w:rsidRDefault="222092B4" w:rsidP="2AC91A21">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="59DE3D08" w:rsidP="6972A660" w:rsidRDefault="59DE3D08" w14:paraId="52B325A5" w14:textId="2B5B9736">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="200E86C7" w14:textId="26626F81" w:rsidR="222092B4" w:rsidRDefault="222092B4" w:rsidP="2AC91A21">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reading the Maritime Empire from its Margins: Exploring the ‘Reading Lascar’ in the 19th Century Bombay Dockyard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Anamika Mohanta, Jamia Millia Islamia (online)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="59DE3D08" w:rsidP="6972A660" w:rsidRDefault="59DE3D08" w14:paraId="22BFB0BA" w14:textId="26626F81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="07F7D2D5" w14:textId="768791B8" w:rsidR="222092B4" w:rsidRDefault="222092B4" w:rsidP="2AC91A21">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strangers on Elizabethan Ships: Religion, Difference, and Shipboard Integration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Andrii Pastushenko, Simon Kuznets Kharkiv National University of Economics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="59DE3D08" w:rsidP="6972A660" w:rsidRDefault="59DE3D08" w14:paraId="7218F4EB" w14:textId="2E70C6F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="15E83907" w14:textId="2E70C6F0" w:rsidR="222092B4" w:rsidRDefault="222092B4" w:rsidP="2AC91A21">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beyond the Colonial Lens: Alan Villiers as Participant and Chronicler Aboard the Bayan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Taibah Al-Fagih, Independent researcher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="59DE3D08" w:rsidP="6972A660" w:rsidRDefault="59DE3D08" w14:paraId="4F081AF0" w14:textId="428E34EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...57 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7E21FE8C" w14:textId="0FFFA92B" w:rsidR="0F9759C9" w:rsidRDefault="0F9759C9" w:rsidP="4C5DA6A5">
+        <w:t>Windrush London: Migration, Maritime Memory and the Reimagining of Britain's Global City: The Black Atlantic Urban Imaginary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Les Johnson, National Windrush Museum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="4C5DA6A5" w:rsidP="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w14:paraId="5B73D0BE" w14:textId="76ADA300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="0F9759C9" w:rsidP="4C5DA6A5" w:rsidRDefault="0F9759C9" w14:paraId="4F43C55D" w14:textId="23338640">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>15.30-16.00 – Coffee Break</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="0F9759C9" w:rsidP="4C5DA6A5" w:rsidRDefault="0F9759C9" w14:paraId="7E21FE8C" w14:textId="3E276B59">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="2AC91A21">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0CD33C34" w:rsidRPr="2AC91A21">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0CD33C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="2AC91A21">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.00-1</w:t>
       </w:r>
-      <w:r w:rsidR="0F672E78" w:rsidRPr="2AC91A21">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C" w:rsidR="0F672E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="2AC91A21">
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.30 – Session 8 (plenary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00CD2818">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> session</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0020513C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="2AC91A21">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lecture Theatre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E93607B" w14:textId="670697A9" w:rsidR="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="4C5DA6A5" w:rsidP="4C5DA6A5" w:rsidRDefault="4C5DA6A5" w14:paraId="5E93607B" w14:textId="670697A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52D4AB45" w14:textId="3F3D0BC0" w:rsidR="0F156663" w:rsidRDefault="2020CD2F" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="008E0CB1" w:rsidP="4C5DA6A5" w:rsidRDefault="2020CD2F" w14:paraId="1A96C554" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Marginal Materials and Material Cultures</w:t>
       </w:r>
-      <w:r w:rsidR="5FEB305E" w:rsidRPr="4C5DA6A5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidR="0F156663" w:rsidP="4C5DA6A5" w:rsidRDefault="008E0CB1" w14:paraId="52D4AB45" w14:textId="1EAD369E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00333556">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00333556">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hannah Cusworth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Royal Muse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="00AF6B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ums Greenwich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="5FEB305E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7230DDAA" w14:textId="6FC3D9FC" w:rsidR="1B5DFCE9" w:rsidRPr="00DD5896" w:rsidRDefault="232B3B71" w:rsidP="4C5DA6A5">
+    <w:p w:rsidRPr="0020513C" w:rsidR="00B54957" w:rsidP="4C5DA6A5" w:rsidRDefault="00B54957" w14:paraId="37060F49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="1B5DFCE9" w:rsidP="4C5DA6A5" w:rsidRDefault="006C3445" w14:paraId="7230DDAA" w14:textId="1D5CD784">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:color w:val="141413"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bricks as ballast: the material culture at the base of the imperial founding myth</w:t>
       </w:r>
-      <w:r w:rsidR="3381BE91" w:rsidRPr="4C5DA6A5">
-[...37 lines deleted...]
-    <w:p w14:paraId="5BD7D49F" w14:textId="0A571BB5" w:rsidR="3A52B7EA" w:rsidRPr="00DD5896" w:rsidRDefault="232B3B71" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="0020513C" w:rsidR="276905ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Billie Duch Giménez, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="1DD158A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The National Archives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="3A52B7EA" w:rsidP="4C5DA6A5" w:rsidRDefault="232B3B71" w14:paraId="5BD7D49F" w14:textId="28967B5F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="141413"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="232B3B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Commodities from the Edge: Coral, Cowries, and Ambergris in Maritime Histories at the Margins, 1500–Present</w:t>
       </w:r>
-      <w:r w:rsidR="6A9DD0D4" w:rsidRPr="4C5DA6A5">
-[...35 lines deleted...]
-    <w:p w14:paraId="56810754" w14:textId="1A90A31E" w:rsidR="3A52B7EA" w:rsidRPr="00DD5896" w:rsidRDefault="232B3B71" w:rsidP="4C5DA6A5">
+      <w:r w:rsidRPr="13A8AFF6" w:rsidR="6A9DD0D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- Daniela De Simone, Ghent University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0020513C" w:rsidR="3A52B7EA" w:rsidP="4C5DA6A5" w:rsidRDefault="232B3B71" w14:paraId="4C9C2F13" w14:textId="00B56A26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Shipbuilding technologies from colonial dockyards to metropolitan museums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="7419DDCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Urna Mukherjee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020513C" w:rsidR="7F4007F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (online)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B1D37" w:rsidP="4C5DA6A5" w:rsidRDefault="009B1D37" w14:paraId="05628AB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B1D37" w:rsidR="28628E07" w:rsidP="4C5DA6A5" w:rsidRDefault="009B1D37" w14:paraId="104958A9" w14:textId="119BBF79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>17.30 Clos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing Remarks </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/delegates </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3595A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00095FB2" w:rsidP="4C5DA6A5" w:rsidRDefault="00095FB2" w14:paraId="5F27F10C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="141413"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Canoes in Bourbon Island: slave </w:t>
-[...128 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00095FB2" w:rsidSect="00D95301">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00781673" w:rsidP="008730F5" w:rsidRDefault="00781673" w14:paraId="411B3C65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00781673" w:rsidP="008730F5" w:rsidRDefault="00781673" w14:paraId="179E8F63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1090541426"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w:rsidR="008730F5" w:rsidP="5888FAE8" w:rsidRDefault="5888FAE8" w14:paraId="48348664" w14:textId="03396DDF">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74AB674F" wp14:editId="53238D0E">
+              <wp:extent cx="241077" cy="338096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="299947885" name="drawing"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="299947885" name="Picture 299947885"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="241077" cy="338096"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </w:r>
+        <w:r w:rsidRPr="5888FAE8">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">  Generously supported by: Lloyd’s Register Foundation</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00781673" w:rsidP="008730F5" w:rsidRDefault="00781673" w14:paraId="6D430E93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00781673" w:rsidP="008730F5" w:rsidRDefault="00781673" w14:paraId="63F276F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00D95301" w:rsidP="00D95301" w:rsidRDefault="00D95301" w14:paraId="754D0BC6" w14:textId="77777777">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E3F340D" wp14:editId="660C1AC8">
+          <wp:extent cx="1240970" cy="533400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1224859402" name="drawing">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC7EC821-65B0-46CE-B0E8-5210C6F720D4}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="18796804" name="Picture 18796804"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1245181" cy="535210"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                                                                                       </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6410F58A" wp14:editId="1449C0B9">
+          <wp:extent cx="1423458" cy="508000"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="6350"/>
+          <wp:docPr id="1034858290" name="drawing">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3794E52-8CE1-4FF4-AA07-8FE6DA42FD85}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1200704055" name="Picture 1200704055"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1431593" cy="510903"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00D95301" w:rsidP="5888FAE8" w:rsidRDefault="5888FAE8" w14:paraId="50EC56F0" w14:textId="3C2022C9">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+      </w:pBdr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="5888FAE8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Maritime Histories from the Margins: People, Places, and Practices, 1500 – Present </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00D95301" w:rsidP="5888FAE8" w:rsidRDefault="5888FAE8" w14:paraId="5E36F7DB" w14:textId="581C57A8">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+      </w:pBdr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="5888FAE8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Conference Programme</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05C17A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AB630DA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09EF4124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96060DAA"/>
     <w:lvl w:ilvl="0" w:tplc="70A02A20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="785CD038">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4935,276 +6620,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="27A2FF7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11825FC3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BB6288A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23633FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D40A058E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23676453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFF06674"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2522533F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A21478AC"/>
     <w:lvl w:ilvl="0" w:tplc="C28AA25E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="91B205F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5273,1290 +7071,1177 @@
     <w:lvl w:ilvl="7" w:tplc="7A9E80D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="49D270C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26708944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C7BABB52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BCB63C54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DAB4D53C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E69440DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E54C18B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="149849F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AB74F934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F932991A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0F0E047C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2805792E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D8AF962"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A8B4266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28D870FA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F5A433D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="727205D6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34BB1831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95C8A268"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C021FCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8698E94E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...112 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54922B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69CE7EAE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BD7230C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91B2C6F2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68F139D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54362F36"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AAF16BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF547EDE"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75D70916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7AAAE34"/>
     <w:lvl w:ilvl="0" w:tplc="70806352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A05A19DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6630,899 +8315,1380 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A128255E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1068725637">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1301304379">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1324165511">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1581914554">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="159545736">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1791169377">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1903901522">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1920404951">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2007973892">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2058973231">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2119639000">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2141917817">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="324288490">
+  <w:num w:numId="13" w16cid:durableId="228002616">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="324288490">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="748967374">
+  <w:num w:numId="15" w16cid:durableId="748967374">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="766845642">
+  <w:num w:numId="16" w16cid:durableId="766845642">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="822282743">
+  <w:num w:numId="17" w16cid:durableId="822282743">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="7D90826C"/>
+    <w:rsid w:val="00005008"/>
+    <w:rsid w:val="000055AE"/>
     <w:rsid w:val="00013210"/>
-    <w:rsid w:val="000202FA"/>
+    <w:rsid w:val="00015C1C"/>
     <w:rsid w:val="00023EE1"/>
+    <w:rsid w:val="00030143"/>
+    <w:rsid w:val="00032DC0"/>
     <w:rsid w:val="00044B8C"/>
+    <w:rsid w:val="00055AF0"/>
     <w:rsid w:val="00056EA2"/>
+    <w:rsid w:val="00057DC2"/>
     <w:rsid w:val="000610DC"/>
+    <w:rsid w:val="00067DAB"/>
     <w:rsid w:val="00071AF4"/>
     <w:rsid w:val="00071B96"/>
     <w:rsid w:val="0007269D"/>
     <w:rsid w:val="00077AEC"/>
+    <w:rsid w:val="0008253A"/>
     <w:rsid w:val="00086E7F"/>
     <w:rsid w:val="000933E6"/>
+    <w:rsid w:val="00095FB2"/>
+    <w:rsid w:val="000A0124"/>
     <w:rsid w:val="000A2BC8"/>
+    <w:rsid w:val="000A33D0"/>
     <w:rsid w:val="000A4298"/>
     <w:rsid w:val="000A4868"/>
     <w:rsid w:val="000A6190"/>
     <w:rsid w:val="000A722E"/>
     <w:rsid w:val="000B0343"/>
+    <w:rsid w:val="000B41A2"/>
     <w:rsid w:val="000B4451"/>
+    <w:rsid w:val="000B58A8"/>
     <w:rsid w:val="000D0661"/>
+    <w:rsid w:val="000D221C"/>
     <w:rsid w:val="000D2DA3"/>
+    <w:rsid w:val="000F0BDA"/>
+    <w:rsid w:val="000F0C2E"/>
+    <w:rsid w:val="000F15B2"/>
+    <w:rsid w:val="000F4E00"/>
     <w:rsid w:val="00104BAA"/>
+    <w:rsid w:val="00110A3F"/>
+    <w:rsid w:val="00113CBD"/>
+    <w:rsid w:val="0011418F"/>
     <w:rsid w:val="00115075"/>
+    <w:rsid w:val="001167FE"/>
+    <w:rsid w:val="00116A17"/>
+    <w:rsid w:val="0012118F"/>
     <w:rsid w:val="0012211D"/>
     <w:rsid w:val="00124A14"/>
+    <w:rsid w:val="001265AE"/>
     <w:rsid w:val="00134B83"/>
+    <w:rsid w:val="00135523"/>
+    <w:rsid w:val="00141BB7"/>
+    <w:rsid w:val="00144753"/>
+    <w:rsid w:val="00151844"/>
     <w:rsid w:val="00151C70"/>
+    <w:rsid w:val="00152B27"/>
     <w:rsid w:val="0018328E"/>
+    <w:rsid w:val="001955E8"/>
     <w:rsid w:val="001968A6"/>
     <w:rsid w:val="001A08F5"/>
+    <w:rsid w:val="001A3600"/>
+    <w:rsid w:val="001A3E24"/>
+    <w:rsid w:val="001A4323"/>
+    <w:rsid w:val="001B0519"/>
     <w:rsid w:val="001B0731"/>
+    <w:rsid w:val="001B460F"/>
+    <w:rsid w:val="001B50E3"/>
+    <w:rsid w:val="001B7A42"/>
+    <w:rsid w:val="001C34DC"/>
+    <w:rsid w:val="001C4E64"/>
+    <w:rsid w:val="001C75DB"/>
     <w:rsid w:val="001D74CA"/>
+    <w:rsid w:val="001E63D1"/>
+    <w:rsid w:val="001F65B3"/>
+    <w:rsid w:val="0020167E"/>
+    <w:rsid w:val="0020513C"/>
     <w:rsid w:val="002069E3"/>
+    <w:rsid w:val="0021297F"/>
     <w:rsid w:val="002222BA"/>
+    <w:rsid w:val="0022610B"/>
+    <w:rsid w:val="0023121C"/>
+    <w:rsid w:val="00231FE8"/>
     <w:rsid w:val="0023358E"/>
+    <w:rsid w:val="00235D7C"/>
+    <w:rsid w:val="00242A4B"/>
     <w:rsid w:val="002479F7"/>
+    <w:rsid w:val="00251A80"/>
+    <w:rsid w:val="00255800"/>
+    <w:rsid w:val="00257581"/>
+    <w:rsid w:val="00257E34"/>
+    <w:rsid w:val="00260023"/>
     <w:rsid w:val="0026266D"/>
     <w:rsid w:val="00263A7C"/>
-    <w:rsid w:val="00264125"/>
+    <w:rsid w:val="002671AD"/>
     <w:rsid w:val="00280936"/>
+    <w:rsid w:val="002818AD"/>
     <w:rsid w:val="002874D8"/>
+    <w:rsid w:val="00292ABF"/>
+    <w:rsid w:val="00295B08"/>
+    <w:rsid w:val="002A5131"/>
     <w:rsid w:val="002B1637"/>
     <w:rsid w:val="002B3EBF"/>
+    <w:rsid w:val="002B5273"/>
+    <w:rsid w:val="002D33D2"/>
+    <w:rsid w:val="002D3481"/>
     <w:rsid w:val="002D50FD"/>
+    <w:rsid w:val="002D5E5B"/>
+    <w:rsid w:val="002D7B46"/>
+    <w:rsid w:val="003010D5"/>
+    <w:rsid w:val="0030163D"/>
     <w:rsid w:val="00326D55"/>
     <w:rsid w:val="00327163"/>
+    <w:rsid w:val="00332422"/>
+    <w:rsid w:val="00333556"/>
     <w:rsid w:val="003438E5"/>
+    <w:rsid w:val="003501C6"/>
     <w:rsid w:val="00352B49"/>
     <w:rsid w:val="0035353E"/>
-    <w:rsid w:val="00355C49"/>
     <w:rsid w:val="00357ACC"/>
+    <w:rsid w:val="00357BA0"/>
     <w:rsid w:val="00360A61"/>
+    <w:rsid w:val="00360D59"/>
     <w:rsid w:val="00361665"/>
+    <w:rsid w:val="00365FD0"/>
+    <w:rsid w:val="00367049"/>
+    <w:rsid w:val="003741CA"/>
     <w:rsid w:val="003761FF"/>
+    <w:rsid w:val="00390F36"/>
+    <w:rsid w:val="0039274F"/>
+    <w:rsid w:val="003A1D8E"/>
     <w:rsid w:val="003A5380"/>
+    <w:rsid w:val="003B02F8"/>
+    <w:rsid w:val="003B7BD3"/>
+    <w:rsid w:val="003C7533"/>
     <w:rsid w:val="003D7C79"/>
+    <w:rsid w:val="003E2508"/>
+    <w:rsid w:val="003E7408"/>
     <w:rsid w:val="003F0F16"/>
+    <w:rsid w:val="003F2888"/>
+    <w:rsid w:val="00400E2E"/>
+    <w:rsid w:val="00406ED2"/>
+    <w:rsid w:val="0041459F"/>
+    <w:rsid w:val="00415D96"/>
+    <w:rsid w:val="00425858"/>
+    <w:rsid w:val="004259F0"/>
+    <w:rsid w:val="00426B6D"/>
+    <w:rsid w:val="004317A2"/>
+    <w:rsid w:val="00441E85"/>
+    <w:rsid w:val="004451F1"/>
+    <w:rsid w:val="004511A0"/>
     <w:rsid w:val="00452822"/>
     <w:rsid w:val="004535B8"/>
+    <w:rsid w:val="0046430A"/>
+    <w:rsid w:val="00464CDC"/>
+    <w:rsid w:val="0047008D"/>
+    <w:rsid w:val="0047206D"/>
+    <w:rsid w:val="004721F2"/>
+    <w:rsid w:val="00480758"/>
+    <w:rsid w:val="00490F19"/>
+    <w:rsid w:val="0049298B"/>
+    <w:rsid w:val="00492F42"/>
     <w:rsid w:val="00493098"/>
     <w:rsid w:val="004945DD"/>
+    <w:rsid w:val="00496F65"/>
+    <w:rsid w:val="004A67A5"/>
+    <w:rsid w:val="004A7A8D"/>
     <w:rsid w:val="004B4086"/>
     <w:rsid w:val="004C5D7A"/>
-    <w:rsid w:val="004D5C06"/>
+    <w:rsid w:val="004D383D"/>
+    <w:rsid w:val="004D3A29"/>
+    <w:rsid w:val="004D5415"/>
     <w:rsid w:val="004E259B"/>
+    <w:rsid w:val="004E7D28"/>
     <w:rsid w:val="004F42DC"/>
+    <w:rsid w:val="004F680C"/>
+    <w:rsid w:val="004F6AC5"/>
+    <w:rsid w:val="004F6DAC"/>
     <w:rsid w:val="00503D94"/>
+    <w:rsid w:val="00512436"/>
     <w:rsid w:val="00526A8F"/>
+    <w:rsid w:val="00531ADF"/>
+    <w:rsid w:val="005360E6"/>
+    <w:rsid w:val="0054698F"/>
+    <w:rsid w:val="0055351A"/>
+    <w:rsid w:val="005550E6"/>
+    <w:rsid w:val="005567BA"/>
+    <w:rsid w:val="005625A7"/>
+    <w:rsid w:val="00566102"/>
     <w:rsid w:val="00577B69"/>
+    <w:rsid w:val="005835F3"/>
     <w:rsid w:val="00585180"/>
+    <w:rsid w:val="005906BD"/>
     <w:rsid w:val="00592571"/>
     <w:rsid w:val="00594CF7"/>
+    <w:rsid w:val="005A258D"/>
     <w:rsid w:val="005A284E"/>
+    <w:rsid w:val="005B04EB"/>
     <w:rsid w:val="005B23B0"/>
+    <w:rsid w:val="005B74A0"/>
     <w:rsid w:val="005C01AC"/>
     <w:rsid w:val="005C1868"/>
     <w:rsid w:val="005C3854"/>
+    <w:rsid w:val="005D18E8"/>
+    <w:rsid w:val="005E53A3"/>
     <w:rsid w:val="005E5415"/>
     <w:rsid w:val="005E61CD"/>
+    <w:rsid w:val="005E6937"/>
     <w:rsid w:val="006039EC"/>
+    <w:rsid w:val="00604E63"/>
+    <w:rsid w:val="006078A0"/>
     <w:rsid w:val="00610877"/>
+    <w:rsid w:val="00614068"/>
+    <w:rsid w:val="00614E94"/>
+    <w:rsid w:val="006155EF"/>
     <w:rsid w:val="00617F0F"/>
     <w:rsid w:val="00630C28"/>
+    <w:rsid w:val="00630EF4"/>
+    <w:rsid w:val="00645195"/>
     <w:rsid w:val="00662726"/>
+    <w:rsid w:val="0066344E"/>
+    <w:rsid w:val="00663A9D"/>
     <w:rsid w:val="006968DD"/>
     <w:rsid w:val="006A1DB3"/>
     <w:rsid w:val="006A1DEC"/>
+    <w:rsid w:val="006A29F6"/>
+    <w:rsid w:val="006A38DC"/>
+    <w:rsid w:val="006A4B69"/>
     <w:rsid w:val="006A571C"/>
+    <w:rsid w:val="006C3445"/>
     <w:rsid w:val="006C714B"/>
+    <w:rsid w:val="006D0B51"/>
     <w:rsid w:val="006D1271"/>
     <w:rsid w:val="006D5C6C"/>
     <w:rsid w:val="006E3CAC"/>
     <w:rsid w:val="006E4C68"/>
+    <w:rsid w:val="006F16CF"/>
     <w:rsid w:val="006F6015"/>
+    <w:rsid w:val="00704813"/>
     <w:rsid w:val="0070C67F"/>
     <w:rsid w:val="00712CEA"/>
+    <w:rsid w:val="00716332"/>
+    <w:rsid w:val="0072271B"/>
+    <w:rsid w:val="00735C5A"/>
     <w:rsid w:val="00736DD0"/>
+    <w:rsid w:val="007502F9"/>
     <w:rsid w:val="0075284E"/>
     <w:rsid w:val="00752BDC"/>
+    <w:rsid w:val="00756519"/>
     <w:rsid w:val="00767649"/>
+    <w:rsid w:val="00776C8B"/>
+    <w:rsid w:val="00781673"/>
     <w:rsid w:val="007830F8"/>
+    <w:rsid w:val="00785687"/>
     <w:rsid w:val="00791A9B"/>
     <w:rsid w:val="00795C81"/>
     <w:rsid w:val="00796575"/>
+    <w:rsid w:val="0079766A"/>
+    <w:rsid w:val="007A2244"/>
     <w:rsid w:val="007A234F"/>
+    <w:rsid w:val="007A506C"/>
     <w:rsid w:val="007A7F28"/>
+    <w:rsid w:val="007B0850"/>
+    <w:rsid w:val="007B0B85"/>
+    <w:rsid w:val="007B53A5"/>
+    <w:rsid w:val="007B6C64"/>
+    <w:rsid w:val="007C132C"/>
+    <w:rsid w:val="007C53E6"/>
+    <w:rsid w:val="007C5904"/>
     <w:rsid w:val="007C5CA6"/>
+    <w:rsid w:val="007D250E"/>
+    <w:rsid w:val="007D486A"/>
     <w:rsid w:val="007E33D1"/>
+    <w:rsid w:val="007E79F8"/>
+    <w:rsid w:val="007F24A9"/>
+    <w:rsid w:val="007F36CC"/>
+    <w:rsid w:val="00802B3B"/>
+    <w:rsid w:val="00805396"/>
+    <w:rsid w:val="008059AF"/>
+    <w:rsid w:val="0081247C"/>
+    <w:rsid w:val="00830F4F"/>
     <w:rsid w:val="00832578"/>
+    <w:rsid w:val="00834212"/>
+    <w:rsid w:val="00835011"/>
+    <w:rsid w:val="00841615"/>
+    <w:rsid w:val="008451D6"/>
+    <w:rsid w:val="008511FD"/>
     <w:rsid w:val="008557FB"/>
     <w:rsid w:val="00871D14"/>
+    <w:rsid w:val="008730F5"/>
     <w:rsid w:val="00873F40"/>
+    <w:rsid w:val="00884077"/>
     <w:rsid w:val="008905C8"/>
+    <w:rsid w:val="00890930"/>
+    <w:rsid w:val="00892ED0"/>
     <w:rsid w:val="008975EE"/>
+    <w:rsid w:val="008A2D37"/>
+    <w:rsid w:val="008B0209"/>
     <w:rsid w:val="008B39FB"/>
+    <w:rsid w:val="008B69EC"/>
+    <w:rsid w:val="008B7F5C"/>
+    <w:rsid w:val="008C28D1"/>
     <w:rsid w:val="008C6FAB"/>
     <w:rsid w:val="008E0B46"/>
+    <w:rsid w:val="008E0CB1"/>
     <w:rsid w:val="008E158A"/>
     <w:rsid w:val="008E404B"/>
     <w:rsid w:val="008F17E5"/>
     <w:rsid w:val="008F242C"/>
+    <w:rsid w:val="00901608"/>
+    <w:rsid w:val="00905160"/>
     <w:rsid w:val="00907402"/>
+    <w:rsid w:val="00924D69"/>
+    <w:rsid w:val="0093178C"/>
+    <w:rsid w:val="0093737F"/>
     <w:rsid w:val="00942BDC"/>
     <w:rsid w:val="009444D5"/>
-    <w:rsid w:val="009467ED"/>
+    <w:rsid w:val="00945AF5"/>
+    <w:rsid w:val="00947740"/>
+    <w:rsid w:val="0095278C"/>
+    <w:rsid w:val="009537E7"/>
+    <w:rsid w:val="00957E02"/>
+    <w:rsid w:val="0097059B"/>
     <w:rsid w:val="009708B6"/>
+    <w:rsid w:val="0097227E"/>
+    <w:rsid w:val="00981397"/>
+    <w:rsid w:val="00981DBA"/>
     <w:rsid w:val="00982D89"/>
+    <w:rsid w:val="00986DEB"/>
     <w:rsid w:val="00992635"/>
+    <w:rsid w:val="00995DE6"/>
+    <w:rsid w:val="0099687E"/>
+    <w:rsid w:val="00996EA3"/>
+    <w:rsid w:val="009A31F7"/>
+    <w:rsid w:val="009A4163"/>
     <w:rsid w:val="009A419F"/>
     <w:rsid w:val="009A64B3"/>
     <w:rsid w:val="009A7297"/>
+    <w:rsid w:val="009B0BC1"/>
+    <w:rsid w:val="009B1D37"/>
+    <w:rsid w:val="009B1D3C"/>
+    <w:rsid w:val="009B4143"/>
+    <w:rsid w:val="009B666E"/>
     <w:rsid w:val="009C0F28"/>
+    <w:rsid w:val="009C7B4A"/>
     <w:rsid w:val="009D0796"/>
+    <w:rsid w:val="009D1EFA"/>
     <w:rsid w:val="009D564F"/>
     <w:rsid w:val="009E5372"/>
+    <w:rsid w:val="009E54AA"/>
+    <w:rsid w:val="009F0E05"/>
+    <w:rsid w:val="009F2A41"/>
+    <w:rsid w:val="00A0286C"/>
+    <w:rsid w:val="00A0321F"/>
     <w:rsid w:val="00A07438"/>
+    <w:rsid w:val="00A07C08"/>
+    <w:rsid w:val="00A12E02"/>
+    <w:rsid w:val="00A13DCE"/>
     <w:rsid w:val="00A14649"/>
+    <w:rsid w:val="00A24CD8"/>
     <w:rsid w:val="00A319B2"/>
+    <w:rsid w:val="00A35A0D"/>
+    <w:rsid w:val="00A37825"/>
+    <w:rsid w:val="00A42C14"/>
+    <w:rsid w:val="00A44B66"/>
     <w:rsid w:val="00A4582C"/>
+    <w:rsid w:val="00A523F6"/>
+    <w:rsid w:val="00A540CF"/>
+    <w:rsid w:val="00A748CE"/>
+    <w:rsid w:val="00A760E0"/>
     <w:rsid w:val="00A77C0A"/>
     <w:rsid w:val="00A8270D"/>
-    <w:rsid w:val="00A952B0"/>
+    <w:rsid w:val="00A83C47"/>
+    <w:rsid w:val="00A86E35"/>
+    <w:rsid w:val="00A92592"/>
+    <w:rsid w:val="00AA1932"/>
+    <w:rsid w:val="00AA5754"/>
+    <w:rsid w:val="00AB163D"/>
+    <w:rsid w:val="00AB4E66"/>
+    <w:rsid w:val="00AC1CB4"/>
     <w:rsid w:val="00AC3AA7"/>
+    <w:rsid w:val="00AC544E"/>
     <w:rsid w:val="00AD4F0C"/>
     <w:rsid w:val="00AE1480"/>
     <w:rsid w:val="00AF5DC2"/>
+    <w:rsid w:val="00AF6B16"/>
+    <w:rsid w:val="00AF7158"/>
+    <w:rsid w:val="00B00556"/>
+    <w:rsid w:val="00B01D66"/>
+    <w:rsid w:val="00B02214"/>
+    <w:rsid w:val="00B1567E"/>
+    <w:rsid w:val="00B30944"/>
     <w:rsid w:val="00B30B9B"/>
+    <w:rsid w:val="00B3149B"/>
+    <w:rsid w:val="00B32296"/>
+    <w:rsid w:val="00B34BA8"/>
+    <w:rsid w:val="00B3607D"/>
     <w:rsid w:val="00B51F02"/>
+    <w:rsid w:val="00B54957"/>
     <w:rsid w:val="00B63DCA"/>
     <w:rsid w:val="00B666CE"/>
+    <w:rsid w:val="00B71E6A"/>
     <w:rsid w:val="00B81CB9"/>
+    <w:rsid w:val="00B84888"/>
+    <w:rsid w:val="00B852E1"/>
+    <w:rsid w:val="00B85D9D"/>
     <w:rsid w:val="00B923D0"/>
+    <w:rsid w:val="00B95B92"/>
+    <w:rsid w:val="00B975AA"/>
+    <w:rsid w:val="00BA4C4A"/>
+    <w:rsid w:val="00BB1022"/>
+    <w:rsid w:val="00BB379A"/>
     <w:rsid w:val="00BB60C0"/>
     <w:rsid w:val="00BB7D6B"/>
+    <w:rsid w:val="00BC3D0F"/>
+    <w:rsid w:val="00BD70E2"/>
     <w:rsid w:val="00BE0A46"/>
-    <w:rsid w:val="00C0124E"/>
+    <w:rsid w:val="00C029C5"/>
     <w:rsid w:val="00C04CD0"/>
+    <w:rsid w:val="00C07B9D"/>
     <w:rsid w:val="00C12C17"/>
     <w:rsid w:val="00C15B87"/>
+    <w:rsid w:val="00C16A36"/>
+    <w:rsid w:val="00C23E0B"/>
     <w:rsid w:val="00C2546C"/>
+    <w:rsid w:val="00C3453E"/>
     <w:rsid w:val="00C35AF1"/>
     <w:rsid w:val="00C41E35"/>
+    <w:rsid w:val="00C4726D"/>
+    <w:rsid w:val="00C476A5"/>
+    <w:rsid w:val="00C47B1D"/>
+    <w:rsid w:val="00C51860"/>
+    <w:rsid w:val="00C56552"/>
     <w:rsid w:val="00C601A0"/>
+    <w:rsid w:val="00C62BAA"/>
+    <w:rsid w:val="00C72159"/>
+    <w:rsid w:val="00C722BC"/>
+    <w:rsid w:val="00C750A9"/>
+    <w:rsid w:val="00C806BF"/>
+    <w:rsid w:val="00C83B85"/>
+    <w:rsid w:val="00C8679F"/>
     <w:rsid w:val="00C86D31"/>
     <w:rsid w:val="00C96464"/>
     <w:rsid w:val="00CA13F0"/>
+    <w:rsid w:val="00CA752F"/>
+    <w:rsid w:val="00CB2D2A"/>
+    <w:rsid w:val="00CC0CC1"/>
+    <w:rsid w:val="00CC322C"/>
+    <w:rsid w:val="00CC4A53"/>
     <w:rsid w:val="00CC4C21"/>
     <w:rsid w:val="00CC58BD"/>
+    <w:rsid w:val="00CC711B"/>
+    <w:rsid w:val="00CD2818"/>
+    <w:rsid w:val="00CD32BB"/>
+    <w:rsid w:val="00CD7B7A"/>
+    <w:rsid w:val="00D0212E"/>
     <w:rsid w:val="00D11496"/>
+    <w:rsid w:val="00D12007"/>
+    <w:rsid w:val="00D16F52"/>
+    <w:rsid w:val="00D24C61"/>
     <w:rsid w:val="00D3547D"/>
+    <w:rsid w:val="00D3595A"/>
     <w:rsid w:val="00D37549"/>
+    <w:rsid w:val="00D415E3"/>
     <w:rsid w:val="00D43990"/>
+    <w:rsid w:val="00D4796C"/>
+    <w:rsid w:val="00D510A7"/>
     <w:rsid w:val="00D5281C"/>
     <w:rsid w:val="00D531A5"/>
+    <w:rsid w:val="00D5541E"/>
+    <w:rsid w:val="00D57F62"/>
+    <w:rsid w:val="00D643E7"/>
+    <w:rsid w:val="00D86026"/>
+    <w:rsid w:val="00D91158"/>
+    <w:rsid w:val="00D94A5B"/>
+    <w:rsid w:val="00D95301"/>
+    <w:rsid w:val="00D9549E"/>
+    <w:rsid w:val="00D970EC"/>
+    <w:rsid w:val="00DA2CCD"/>
+    <w:rsid w:val="00DB6C1D"/>
     <w:rsid w:val="00DC0593"/>
     <w:rsid w:val="00DC1224"/>
     <w:rsid w:val="00DD5896"/>
     <w:rsid w:val="00DD59FB"/>
     <w:rsid w:val="00DD61D5"/>
+    <w:rsid w:val="00DD6B5E"/>
+    <w:rsid w:val="00DE6E07"/>
     <w:rsid w:val="00E00C31"/>
     <w:rsid w:val="00E03A8D"/>
     <w:rsid w:val="00E04580"/>
     <w:rsid w:val="00E07EA5"/>
     <w:rsid w:val="00E23C80"/>
+    <w:rsid w:val="00E244EA"/>
+    <w:rsid w:val="00E24960"/>
+    <w:rsid w:val="00E279F4"/>
     <w:rsid w:val="00E41307"/>
+    <w:rsid w:val="00E41EAA"/>
+    <w:rsid w:val="00E42F58"/>
     <w:rsid w:val="00E45EB2"/>
     <w:rsid w:val="00E46961"/>
+    <w:rsid w:val="00E56558"/>
+    <w:rsid w:val="00E6004B"/>
+    <w:rsid w:val="00E620F9"/>
+    <w:rsid w:val="00E6701C"/>
+    <w:rsid w:val="00E726F6"/>
     <w:rsid w:val="00E964E8"/>
+    <w:rsid w:val="00E97BEE"/>
     <w:rsid w:val="00EA490B"/>
     <w:rsid w:val="00EA618B"/>
+    <w:rsid w:val="00EB1CCB"/>
+    <w:rsid w:val="00EB5CC8"/>
     <w:rsid w:val="00EC1021"/>
+    <w:rsid w:val="00ED06C3"/>
+    <w:rsid w:val="00ED30DA"/>
     <w:rsid w:val="00EE0046"/>
     <w:rsid w:val="00EE2E67"/>
+    <w:rsid w:val="00EE759E"/>
+    <w:rsid w:val="00EE7CC9"/>
+    <w:rsid w:val="00EF2DC6"/>
     <w:rsid w:val="00EF789A"/>
+    <w:rsid w:val="00F007B8"/>
     <w:rsid w:val="00F00B78"/>
     <w:rsid w:val="00F075A6"/>
     <w:rsid w:val="00F26798"/>
+    <w:rsid w:val="00F46E3D"/>
     <w:rsid w:val="00F46F28"/>
+    <w:rsid w:val="00F50A80"/>
+    <w:rsid w:val="00F5248A"/>
+    <w:rsid w:val="00F53EFF"/>
+    <w:rsid w:val="00F53F97"/>
     <w:rsid w:val="00F564B3"/>
     <w:rsid w:val="00F60921"/>
     <w:rsid w:val="00F6387C"/>
+    <w:rsid w:val="00F66F0B"/>
+    <w:rsid w:val="00F670BF"/>
+    <w:rsid w:val="00F724B6"/>
     <w:rsid w:val="00F77C48"/>
+    <w:rsid w:val="00F82B46"/>
+    <w:rsid w:val="00F97BEE"/>
+    <w:rsid w:val="00FA2A1C"/>
     <w:rsid w:val="00FA3615"/>
+    <w:rsid w:val="00FA415B"/>
     <w:rsid w:val="00FC3B8C"/>
+    <w:rsid w:val="00FD06F4"/>
+    <w:rsid w:val="00FD16B0"/>
+    <w:rsid w:val="00FD3C04"/>
     <w:rsid w:val="0135ADE2"/>
+    <w:rsid w:val="018BD7C7"/>
     <w:rsid w:val="01DBD12D"/>
     <w:rsid w:val="02274692"/>
     <w:rsid w:val="0250EF09"/>
     <w:rsid w:val="02511F8F"/>
     <w:rsid w:val="027927E2"/>
     <w:rsid w:val="02DC0F85"/>
     <w:rsid w:val="02E6232D"/>
     <w:rsid w:val="039E89BD"/>
     <w:rsid w:val="03FBFF27"/>
     <w:rsid w:val="048F4E4D"/>
     <w:rsid w:val="04F40CE6"/>
     <w:rsid w:val="0546A61B"/>
     <w:rsid w:val="055354A8"/>
     <w:rsid w:val="05C2EA3B"/>
     <w:rsid w:val="06130B87"/>
     <w:rsid w:val="0650A19E"/>
     <w:rsid w:val="06C6D66D"/>
     <w:rsid w:val="07091CCB"/>
+    <w:rsid w:val="07464AB3"/>
+    <w:rsid w:val="078FEF3C"/>
     <w:rsid w:val="07D03455"/>
+    <w:rsid w:val="07D34F63"/>
+    <w:rsid w:val="08C550B5"/>
     <w:rsid w:val="08E941E9"/>
     <w:rsid w:val="09185F1E"/>
     <w:rsid w:val="09361AA6"/>
     <w:rsid w:val="097406E9"/>
     <w:rsid w:val="09F5AFBC"/>
     <w:rsid w:val="0A03C167"/>
     <w:rsid w:val="0A234349"/>
     <w:rsid w:val="0A60E1FC"/>
     <w:rsid w:val="0B585C2F"/>
     <w:rsid w:val="0BBE9A66"/>
     <w:rsid w:val="0BD3F4C6"/>
     <w:rsid w:val="0BFBB21D"/>
     <w:rsid w:val="0BFE956B"/>
     <w:rsid w:val="0C090B35"/>
     <w:rsid w:val="0C4064EE"/>
+    <w:rsid w:val="0C6827A2"/>
+    <w:rsid w:val="0C7A0602"/>
     <w:rsid w:val="0C9400A9"/>
     <w:rsid w:val="0CD33C34"/>
     <w:rsid w:val="0D32DF09"/>
+    <w:rsid w:val="0DC8C8C0"/>
     <w:rsid w:val="0DDD9686"/>
     <w:rsid w:val="0DE98052"/>
     <w:rsid w:val="0DF3C245"/>
     <w:rsid w:val="0DFC0EC2"/>
     <w:rsid w:val="0E020687"/>
     <w:rsid w:val="0E1C5224"/>
     <w:rsid w:val="0E3ADD77"/>
     <w:rsid w:val="0E3B012B"/>
     <w:rsid w:val="0E8520E2"/>
+    <w:rsid w:val="0EDC37E3"/>
     <w:rsid w:val="0EFA47CF"/>
     <w:rsid w:val="0F156663"/>
     <w:rsid w:val="0F5E54B5"/>
     <w:rsid w:val="0F672E78"/>
     <w:rsid w:val="0F6E599D"/>
     <w:rsid w:val="0F6E6560"/>
     <w:rsid w:val="0F730FD0"/>
     <w:rsid w:val="0F73A72B"/>
     <w:rsid w:val="0F9759C9"/>
     <w:rsid w:val="0FA6458C"/>
     <w:rsid w:val="0FA79F30"/>
+    <w:rsid w:val="10440E9B"/>
     <w:rsid w:val="104DFDF3"/>
     <w:rsid w:val="1110728E"/>
     <w:rsid w:val="112DDC95"/>
     <w:rsid w:val="11781702"/>
     <w:rsid w:val="1189B8CF"/>
     <w:rsid w:val="12339C67"/>
     <w:rsid w:val="124005BF"/>
     <w:rsid w:val="126E8588"/>
     <w:rsid w:val="12B6D3A5"/>
+    <w:rsid w:val="12D77B6A"/>
+    <w:rsid w:val="1331505A"/>
     <w:rsid w:val="1334AF04"/>
     <w:rsid w:val="13672A5C"/>
+    <w:rsid w:val="136F2359"/>
+    <w:rsid w:val="13A8AFF6"/>
     <w:rsid w:val="13B005F9"/>
     <w:rsid w:val="140C8BC0"/>
     <w:rsid w:val="1441151F"/>
     <w:rsid w:val="147A8F3A"/>
     <w:rsid w:val="14E8BF15"/>
+    <w:rsid w:val="14FE0A47"/>
     <w:rsid w:val="151E6782"/>
     <w:rsid w:val="153FB256"/>
+    <w:rsid w:val="1548B66D"/>
     <w:rsid w:val="15615F94"/>
+    <w:rsid w:val="1587C42E"/>
     <w:rsid w:val="15D65190"/>
     <w:rsid w:val="15F3629C"/>
     <w:rsid w:val="161C6331"/>
+    <w:rsid w:val="16251623"/>
     <w:rsid w:val="163A94FF"/>
     <w:rsid w:val="16405CD4"/>
     <w:rsid w:val="17AC1E3D"/>
+    <w:rsid w:val="18B3E9C7"/>
     <w:rsid w:val="19034E3E"/>
     <w:rsid w:val="19414D00"/>
+    <w:rsid w:val="194CC461"/>
     <w:rsid w:val="196FC208"/>
+    <w:rsid w:val="197FF010"/>
     <w:rsid w:val="19AAFD58"/>
     <w:rsid w:val="19EC60C2"/>
     <w:rsid w:val="1A1266E9"/>
+    <w:rsid w:val="1A32DB23"/>
+    <w:rsid w:val="1AD69146"/>
     <w:rsid w:val="1AF0C505"/>
     <w:rsid w:val="1B16E593"/>
     <w:rsid w:val="1B1B9A46"/>
     <w:rsid w:val="1B5DFCE9"/>
     <w:rsid w:val="1B60D1E3"/>
     <w:rsid w:val="1B60EFCA"/>
     <w:rsid w:val="1B8918C3"/>
     <w:rsid w:val="1B8D42B7"/>
     <w:rsid w:val="1B9232E8"/>
     <w:rsid w:val="1BA49D89"/>
+    <w:rsid w:val="1C2C6EA0"/>
     <w:rsid w:val="1C625B4F"/>
     <w:rsid w:val="1C67FB6E"/>
     <w:rsid w:val="1CACE418"/>
+    <w:rsid w:val="1CB1B198"/>
     <w:rsid w:val="1CE1727D"/>
     <w:rsid w:val="1D0CE97A"/>
     <w:rsid w:val="1D9E4EA5"/>
     <w:rsid w:val="1DCBC0C8"/>
+    <w:rsid w:val="1DD158A8"/>
     <w:rsid w:val="1E1D08CF"/>
     <w:rsid w:val="1E454DB9"/>
     <w:rsid w:val="1E504A2D"/>
     <w:rsid w:val="1EC62E9B"/>
     <w:rsid w:val="1F20A001"/>
     <w:rsid w:val="1F702382"/>
     <w:rsid w:val="1FFA42B9"/>
     <w:rsid w:val="2020CD2F"/>
+    <w:rsid w:val="20BEE825"/>
     <w:rsid w:val="20E50556"/>
     <w:rsid w:val="21099F11"/>
     <w:rsid w:val="212C2B9D"/>
     <w:rsid w:val="2141AF71"/>
     <w:rsid w:val="222092B4"/>
     <w:rsid w:val="22223280"/>
     <w:rsid w:val="224990C7"/>
     <w:rsid w:val="226160C7"/>
+    <w:rsid w:val="22CFE23D"/>
+    <w:rsid w:val="231CE46D"/>
     <w:rsid w:val="232B3B71"/>
     <w:rsid w:val="237783B8"/>
     <w:rsid w:val="2388C17C"/>
     <w:rsid w:val="23B3BEFD"/>
     <w:rsid w:val="23C17B93"/>
     <w:rsid w:val="23F98647"/>
     <w:rsid w:val="241A13B7"/>
     <w:rsid w:val="241E6D05"/>
     <w:rsid w:val="2421A196"/>
     <w:rsid w:val="24484EC8"/>
     <w:rsid w:val="2470A877"/>
+    <w:rsid w:val="247D19D1"/>
     <w:rsid w:val="247F5FC5"/>
     <w:rsid w:val="255663F5"/>
     <w:rsid w:val="2557292B"/>
     <w:rsid w:val="25622B4C"/>
+    <w:rsid w:val="25B05526"/>
     <w:rsid w:val="25B971DE"/>
     <w:rsid w:val="25D324E2"/>
     <w:rsid w:val="266D74CD"/>
+    <w:rsid w:val="27321508"/>
     <w:rsid w:val="2755C5A4"/>
+    <w:rsid w:val="276905ED"/>
     <w:rsid w:val="2776BDF9"/>
     <w:rsid w:val="27785D85"/>
     <w:rsid w:val="27A5F688"/>
     <w:rsid w:val="27E305FD"/>
     <w:rsid w:val="28191857"/>
     <w:rsid w:val="282CE8F3"/>
+    <w:rsid w:val="283812AD"/>
+    <w:rsid w:val="2842564D"/>
     <w:rsid w:val="28628E07"/>
+    <w:rsid w:val="288DC001"/>
     <w:rsid w:val="28B6D03E"/>
+    <w:rsid w:val="2944B83F"/>
     <w:rsid w:val="29555107"/>
     <w:rsid w:val="2970F13C"/>
+    <w:rsid w:val="298D3564"/>
     <w:rsid w:val="29A05474"/>
+    <w:rsid w:val="29A14A9F"/>
+    <w:rsid w:val="29A2A2D6"/>
     <w:rsid w:val="29C077E8"/>
     <w:rsid w:val="2A1C4176"/>
     <w:rsid w:val="2A47198E"/>
+    <w:rsid w:val="2A98551E"/>
     <w:rsid w:val="2AC7093D"/>
     <w:rsid w:val="2AC91A21"/>
     <w:rsid w:val="2AE19DAD"/>
     <w:rsid w:val="2AF01E69"/>
     <w:rsid w:val="2B04A553"/>
     <w:rsid w:val="2B2AA851"/>
+    <w:rsid w:val="2BCE95E4"/>
     <w:rsid w:val="2BFAF8DB"/>
     <w:rsid w:val="2C1343C7"/>
     <w:rsid w:val="2C1BE4E0"/>
     <w:rsid w:val="2CADE366"/>
     <w:rsid w:val="2CBFFD97"/>
+    <w:rsid w:val="2D7AB5DB"/>
     <w:rsid w:val="2DA87F14"/>
+    <w:rsid w:val="2E1D5C3D"/>
     <w:rsid w:val="2E9760D0"/>
     <w:rsid w:val="2EBC738A"/>
     <w:rsid w:val="2F08F0F8"/>
     <w:rsid w:val="2F58F67F"/>
+    <w:rsid w:val="2FF8E9F0"/>
     <w:rsid w:val="3044CD00"/>
+    <w:rsid w:val="30725D69"/>
     <w:rsid w:val="30767602"/>
     <w:rsid w:val="3102D644"/>
     <w:rsid w:val="317FC254"/>
+    <w:rsid w:val="31B9C56B"/>
     <w:rsid w:val="326A39BC"/>
     <w:rsid w:val="327985CD"/>
     <w:rsid w:val="3293BC38"/>
     <w:rsid w:val="330CAC2A"/>
     <w:rsid w:val="3328C46A"/>
     <w:rsid w:val="33346705"/>
     <w:rsid w:val="33495549"/>
     <w:rsid w:val="3368654C"/>
     <w:rsid w:val="338076DF"/>
     <w:rsid w:val="3381BE91"/>
+    <w:rsid w:val="338D42B0"/>
     <w:rsid w:val="33975D53"/>
+    <w:rsid w:val="33A516CA"/>
     <w:rsid w:val="33DADA43"/>
+    <w:rsid w:val="3405A6A4"/>
     <w:rsid w:val="342EB6E5"/>
     <w:rsid w:val="3441077B"/>
     <w:rsid w:val="34A58845"/>
     <w:rsid w:val="34C1253D"/>
+    <w:rsid w:val="34CF6742"/>
     <w:rsid w:val="34D7CC6B"/>
     <w:rsid w:val="34EDA3B3"/>
     <w:rsid w:val="3522F498"/>
     <w:rsid w:val="3524DC71"/>
     <w:rsid w:val="3579851C"/>
+    <w:rsid w:val="359CC409"/>
     <w:rsid w:val="35AF3C36"/>
     <w:rsid w:val="35C8937F"/>
     <w:rsid w:val="35EFC505"/>
     <w:rsid w:val="35F8E8FC"/>
     <w:rsid w:val="360EACCB"/>
+    <w:rsid w:val="3612736B"/>
     <w:rsid w:val="361BF953"/>
     <w:rsid w:val="3662E9A6"/>
+    <w:rsid w:val="3685E4F6"/>
+    <w:rsid w:val="36D0EC3E"/>
     <w:rsid w:val="36DEE14E"/>
     <w:rsid w:val="37102999"/>
+    <w:rsid w:val="377E5C46"/>
     <w:rsid w:val="37A5FBDD"/>
     <w:rsid w:val="37FAAA40"/>
     <w:rsid w:val="3852E196"/>
     <w:rsid w:val="388ADC27"/>
     <w:rsid w:val="38BF1B1C"/>
     <w:rsid w:val="38BF2A1A"/>
     <w:rsid w:val="38C889F1"/>
+    <w:rsid w:val="38EF07BA"/>
+    <w:rsid w:val="393CDD10"/>
     <w:rsid w:val="3960308F"/>
     <w:rsid w:val="39AF26CA"/>
     <w:rsid w:val="39D47182"/>
     <w:rsid w:val="39E0EA5B"/>
     <w:rsid w:val="39E284A0"/>
+    <w:rsid w:val="39F86E97"/>
     <w:rsid w:val="3A2216D5"/>
     <w:rsid w:val="3A30CA89"/>
     <w:rsid w:val="3A36B7CE"/>
     <w:rsid w:val="3A52B7EA"/>
     <w:rsid w:val="3A8298E4"/>
+    <w:rsid w:val="3A99A86C"/>
     <w:rsid w:val="3AB7AAEF"/>
     <w:rsid w:val="3B129C1B"/>
+    <w:rsid w:val="3B9B6A1A"/>
+    <w:rsid w:val="3BA6D116"/>
     <w:rsid w:val="3BD2BD78"/>
     <w:rsid w:val="3BDE02C3"/>
     <w:rsid w:val="3BE416C3"/>
     <w:rsid w:val="3C3A2F96"/>
     <w:rsid w:val="3C70C28E"/>
+    <w:rsid w:val="3C71C186"/>
     <w:rsid w:val="3C734071"/>
     <w:rsid w:val="3C82F57D"/>
     <w:rsid w:val="3CC7B258"/>
     <w:rsid w:val="3D26BD46"/>
     <w:rsid w:val="3DD68363"/>
     <w:rsid w:val="3DFF55DC"/>
     <w:rsid w:val="3E001E1C"/>
     <w:rsid w:val="3E1E8DE4"/>
     <w:rsid w:val="3E6D9859"/>
+    <w:rsid w:val="3E71D021"/>
     <w:rsid w:val="3EEF2EC7"/>
     <w:rsid w:val="3F052635"/>
     <w:rsid w:val="3F6339B3"/>
+    <w:rsid w:val="3F98428D"/>
     <w:rsid w:val="3FE46402"/>
     <w:rsid w:val="4060A10F"/>
     <w:rsid w:val="40B5ECFC"/>
     <w:rsid w:val="41E8315A"/>
     <w:rsid w:val="42719EDB"/>
     <w:rsid w:val="4281FE2F"/>
+    <w:rsid w:val="429EAD41"/>
+    <w:rsid w:val="42B7672C"/>
     <w:rsid w:val="42B85DB5"/>
+    <w:rsid w:val="42C63CC1"/>
     <w:rsid w:val="430C6E79"/>
     <w:rsid w:val="431F5D8C"/>
     <w:rsid w:val="433C806D"/>
     <w:rsid w:val="4341E764"/>
     <w:rsid w:val="435321CA"/>
     <w:rsid w:val="440C12E3"/>
     <w:rsid w:val="442507F1"/>
     <w:rsid w:val="44E9E950"/>
     <w:rsid w:val="4502EC04"/>
     <w:rsid w:val="4509B860"/>
     <w:rsid w:val="454C21F4"/>
     <w:rsid w:val="456BD086"/>
+    <w:rsid w:val="45FD9F0E"/>
+    <w:rsid w:val="46BC087F"/>
     <w:rsid w:val="46BF3960"/>
     <w:rsid w:val="46D70D16"/>
+    <w:rsid w:val="47360D2D"/>
+    <w:rsid w:val="474C3288"/>
     <w:rsid w:val="475184FA"/>
     <w:rsid w:val="4786ACDD"/>
     <w:rsid w:val="47A1D621"/>
     <w:rsid w:val="47AC514B"/>
+    <w:rsid w:val="47E3DF7A"/>
     <w:rsid w:val="47ECBAEC"/>
+    <w:rsid w:val="481B116A"/>
     <w:rsid w:val="48562861"/>
     <w:rsid w:val="48DF6ED5"/>
     <w:rsid w:val="492CED4D"/>
     <w:rsid w:val="4968FE21"/>
     <w:rsid w:val="49AFF202"/>
     <w:rsid w:val="49BDFB70"/>
     <w:rsid w:val="49D64B12"/>
+    <w:rsid w:val="49E2DA8F"/>
     <w:rsid w:val="4A2D7DA7"/>
     <w:rsid w:val="4A5E3189"/>
     <w:rsid w:val="4AEE615D"/>
+    <w:rsid w:val="4AF61EF4"/>
     <w:rsid w:val="4B20F470"/>
     <w:rsid w:val="4B3F613D"/>
+    <w:rsid w:val="4BD0344E"/>
     <w:rsid w:val="4C059939"/>
     <w:rsid w:val="4C50514F"/>
+    <w:rsid w:val="4C5195E6"/>
     <w:rsid w:val="4C5DA6A5"/>
     <w:rsid w:val="4C8D7492"/>
+    <w:rsid w:val="4CE858A6"/>
     <w:rsid w:val="4D3BA7ED"/>
     <w:rsid w:val="4D5D5158"/>
     <w:rsid w:val="4D5EE696"/>
     <w:rsid w:val="4D649642"/>
     <w:rsid w:val="4D8F388D"/>
     <w:rsid w:val="4D9EEF9E"/>
     <w:rsid w:val="4DB4CAF5"/>
     <w:rsid w:val="4E40FC90"/>
     <w:rsid w:val="4EF0B2F3"/>
     <w:rsid w:val="4EF2E7A5"/>
     <w:rsid w:val="4F161768"/>
     <w:rsid w:val="4F33B169"/>
     <w:rsid w:val="4F371997"/>
     <w:rsid w:val="4F8A602D"/>
     <w:rsid w:val="4FB1BD94"/>
     <w:rsid w:val="4FF110AC"/>
     <w:rsid w:val="4FF52D04"/>
     <w:rsid w:val="504DDC4D"/>
     <w:rsid w:val="50554D57"/>
     <w:rsid w:val="513769F6"/>
     <w:rsid w:val="51418409"/>
     <w:rsid w:val="518A2E39"/>
     <w:rsid w:val="52032973"/>
     <w:rsid w:val="5216D838"/>
     <w:rsid w:val="52CEF15E"/>
     <w:rsid w:val="52E7E462"/>
+    <w:rsid w:val="5321910B"/>
     <w:rsid w:val="53722D25"/>
     <w:rsid w:val="53C8E339"/>
     <w:rsid w:val="53F8F7F3"/>
     <w:rsid w:val="54431C07"/>
     <w:rsid w:val="54D1D769"/>
     <w:rsid w:val="55091FD4"/>
+    <w:rsid w:val="5543B8D5"/>
     <w:rsid w:val="5569AD67"/>
     <w:rsid w:val="55A9D5C3"/>
     <w:rsid w:val="55BC9C5A"/>
     <w:rsid w:val="5602817C"/>
+    <w:rsid w:val="5652DAC7"/>
     <w:rsid w:val="56AE8576"/>
     <w:rsid w:val="56FA51DC"/>
     <w:rsid w:val="572BAE13"/>
     <w:rsid w:val="5750DDAB"/>
     <w:rsid w:val="576B8ED9"/>
+    <w:rsid w:val="576EE17B"/>
     <w:rsid w:val="57778E22"/>
     <w:rsid w:val="5780FE32"/>
     <w:rsid w:val="57DA80E2"/>
+    <w:rsid w:val="5888FAE8"/>
     <w:rsid w:val="58A75FDB"/>
+    <w:rsid w:val="58BA8902"/>
     <w:rsid w:val="58CC1C7E"/>
     <w:rsid w:val="58D4C3A2"/>
+    <w:rsid w:val="58E390BC"/>
     <w:rsid w:val="591CEE4A"/>
     <w:rsid w:val="59496EFA"/>
+    <w:rsid w:val="595A18DB"/>
+    <w:rsid w:val="595E00F8"/>
+    <w:rsid w:val="596CDF1C"/>
     <w:rsid w:val="59700037"/>
+    <w:rsid w:val="59916F7C"/>
+    <w:rsid w:val="599BB6B8"/>
+    <w:rsid w:val="59C1B11F"/>
+    <w:rsid w:val="59D50836"/>
     <w:rsid w:val="59DB3C10"/>
+    <w:rsid w:val="59DE3D08"/>
     <w:rsid w:val="59F036FD"/>
     <w:rsid w:val="59F2C1CE"/>
     <w:rsid w:val="5A11B753"/>
+    <w:rsid w:val="5A9F3651"/>
+    <w:rsid w:val="5B98C5DC"/>
     <w:rsid w:val="5B9F2CC7"/>
     <w:rsid w:val="5BA57A10"/>
+    <w:rsid w:val="5BB8C6E6"/>
     <w:rsid w:val="5BC493E8"/>
     <w:rsid w:val="5BEB97AF"/>
     <w:rsid w:val="5C326647"/>
     <w:rsid w:val="5C7FBF0E"/>
     <w:rsid w:val="5CD332D6"/>
     <w:rsid w:val="5CD45436"/>
     <w:rsid w:val="5D3DF620"/>
     <w:rsid w:val="5D987BC3"/>
     <w:rsid w:val="5DB5808A"/>
+    <w:rsid w:val="5DC8D622"/>
+    <w:rsid w:val="5E3A5A55"/>
     <w:rsid w:val="5E688DF8"/>
+    <w:rsid w:val="5E9F330A"/>
     <w:rsid w:val="5EAA926D"/>
     <w:rsid w:val="5F380A3E"/>
     <w:rsid w:val="5FEB305E"/>
     <w:rsid w:val="5FF09D68"/>
     <w:rsid w:val="60348C15"/>
+    <w:rsid w:val="605E8E16"/>
     <w:rsid w:val="610D5A13"/>
     <w:rsid w:val="61260DD9"/>
     <w:rsid w:val="61FB8719"/>
     <w:rsid w:val="620F5438"/>
     <w:rsid w:val="627AC375"/>
     <w:rsid w:val="62C499DF"/>
     <w:rsid w:val="63074591"/>
     <w:rsid w:val="6309B982"/>
     <w:rsid w:val="63144047"/>
     <w:rsid w:val="6335C711"/>
     <w:rsid w:val="635CF99E"/>
     <w:rsid w:val="6380327D"/>
     <w:rsid w:val="64264063"/>
     <w:rsid w:val="649AE490"/>
     <w:rsid w:val="64A7FF3D"/>
+    <w:rsid w:val="64C720BC"/>
     <w:rsid w:val="65558A5F"/>
     <w:rsid w:val="65E38487"/>
     <w:rsid w:val="65FAB2EC"/>
     <w:rsid w:val="6642FAE5"/>
     <w:rsid w:val="6645C077"/>
     <w:rsid w:val="66787075"/>
     <w:rsid w:val="66BA5904"/>
     <w:rsid w:val="66C8E1E0"/>
+    <w:rsid w:val="6719B7E6"/>
     <w:rsid w:val="671D8E4B"/>
+    <w:rsid w:val="67398A74"/>
     <w:rsid w:val="67791322"/>
     <w:rsid w:val="677CFD3F"/>
     <w:rsid w:val="678A9F7C"/>
     <w:rsid w:val="67CC6114"/>
     <w:rsid w:val="67DE0091"/>
+    <w:rsid w:val="6855068C"/>
     <w:rsid w:val="6861440A"/>
+    <w:rsid w:val="688EDC39"/>
     <w:rsid w:val="6891FA74"/>
+    <w:rsid w:val="68CB8949"/>
     <w:rsid w:val="68CF8114"/>
+    <w:rsid w:val="68E7ED95"/>
+    <w:rsid w:val="6972A660"/>
+    <w:rsid w:val="69809246"/>
     <w:rsid w:val="6982F584"/>
     <w:rsid w:val="6A156EE6"/>
     <w:rsid w:val="6A9DD0D4"/>
     <w:rsid w:val="6ACC0403"/>
     <w:rsid w:val="6AEF5F48"/>
     <w:rsid w:val="6B166812"/>
     <w:rsid w:val="6B4D5A88"/>
     <w:rsid w:val="6B5DFD17"/>
     <w:rsid w:val="6C445417"/>
+    <w:rsid w:val="6C5E6E00"/>
     <w:rsid w:val="6C601A1B"/>
     <w:rsid w:val="6D1B3F77"/>
     <w:rsid w:val="6DA37C37"/>
     <w:rsid w:val="6DB26BB8"/>
     <w:rsid w:val="6E341967"/>
     <w:rsid w:val="6E67B450"/>
+    <w:rsid w:val="6EAE5851"/>
+    <w:rsid w:val="6EF730DA"/>
     <w:rsid w:val="6F2C36D9"/>
     <w:rsid w:val="6F67860B"/>
     <w:rsid w:val="6F86D3C1"/>
     <w:rsid w:val="70003630"/>
     <w:rsid w:val="70276CC1"/>
     <w:rsid w:val="702E4ECA"/>
     <w:rsid w:val="70486DA9"/>
     <w:rsid w:val="70B086B3"/>
     <w:rsid w:val="70C821D0"/>
     <w:rsid w:val="70E35F7B"/>
+    <w:rsid w:val="7142DA07"/>
     <w:rsid w:val="714734A5"/>
     <w:rsid w:val="714DE0C4"/>
     <w:rsid w:val="716BB9A2"/>
     <w:rsid w:val="717C102B"/>
+    <w:rsid w:val="719750F5"/>
+    <w:rsid w:val="71E4EF76"/>
     <w:rsid w:val="72ECFCE2"/>
     <w:rsid w:val="730AEDA0"/>
+    <w:rsid w:val="7378C05D"/>
     <w:rsid w:val="73905BFE"/>
+    <w:rsid w:val="73BED7F3"/>
     <w:rsid w:val="7419DDCF"/>
     <w:rsid w:val="7448AA3E"/>
     <w:rsid w:val="746E5B7E"/>
     <w:rsid w:val="748908D1"/>
     <w:rsid w:val="74B67B8C"/>
     <w:rsid w:val="74C86FA2"/>
     <w:rsid w:val="74CA7FF7"/>
     <w:rsid w:val="74D05190"/>
     <w:rsid w:val="756C900F"/>
+    <w:rsid w:val="75718733"/>
     <w:rsid w:val="757C8E03"/>
     <w:rsid w:val="758511EF"/>
     <w:rsid w:val="75B6074D"/>
     <w:rsid w:val="766DBA06"/>
     <w:rsid w:val="76EF2F73"/>
     <w:rsid w:val="775A18DB"/>
     <w:rsid w:val="775A54BF"/>
     <w:rsid w:val="777E1447"/>
+    <w:rsid w:val="777FFF87"/>
     <w:rsid w:val="77B41AFA"/>
     <w:rsid w:val="781BFADF"/>
     <w:rsid w:val="789CDFAC"/>
     <w:rsid w:val="7954204B"/>
+    <w:rsid w:val="797A150F"/>
+    <w:rsid w:val="79BEE6C2"/>
     <w:rsid w:val="7A11DC7A"/>
+    <w:rsid w:val="7A1B746C"/>
     <w:rsid w:val="7A493DB8"/>
     <w:rsid w:val="7A8AFB30"/>
+    <w:rsid w:val="7AAAF477"/>
     <w:rsid w:val="7B3C8159"/>
     <w:rsid w:val="7B6513DC"/>
     <w:rsid w:val="7B7A1FE3"/>
     <w:rsid w:val="7BA9937F"/>
     <w:rsid w:val="7BD888C4"/>
     <w:rsid w:val="7C4E8881"/>
     <w:rsid w:val="7C94A144"/>
+    <w:rsid w:val="7CB3ACE0"/>
     <w:rsid w:val="7D3B3CFA"/>
     <w:rsid w:val="7D90826C"/>
     <w:rsid w:val="7DFA2FA7"/>
     <w:rsid w:val="7EA0462A"/>
+    <w:rsid w:val="7EA45CF1"/>
     <w:rsid w:val="7ED2231B"/>
     <w:rsid w:val="7EDC2127"/>
+    <w:rsid w:val="7EFA74F4"/>
     <w:rsid w:val="7F00D818"/>
     <w:rsid w:val="7F3A631C"/>
+    <w:rsid w:val="7F4007F8"/>
+    <w:rsid w:val="7F447C35"/>
+    <w:rsid w:val="7F451CC0"/>
     <w:rsid w:val="7F66DC28"/>
     <w:rsid w:val="7F951C86"/>
     <w:rsid w:val="7FA7548D"/>
     <w:rsid w:val="7FEAC790"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7548F30C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4DDC7BB8-5D5E-4EDD-B1BC-666DA6A2CB77}"/>
+  <w15:docId w15:val="{6DE500D1-888D-4E43-9572-33F7CBAE4589}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7678,52 +9844,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7790,271 +9956,322 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00134B83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="28628E07"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C601A0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C601A0"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C601A0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C601A0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C601A0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C601A0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006C714B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D37549"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font-claude-response-body">
+  <w:style w:type="paragraph" w:styleId="font-claude-response-body" w:customStyle="1">
     <w:name w:val="font-claude-response-body"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="4C5DA6A5"/>
     <w:pPr>
       <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008730F5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008730F5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008730F5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008730F5"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -8296,50 +10513,59 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="41e7808c-7344-4288-ac9d-8a6826d88403" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1fbfbcf4-255d-459c-b6fe-460afd8cd6d8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A6179F4B3B9CBA4589D4404E31B46225" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3c06c35459d47eb07971a4bc4e84da38">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1fbfbcf4-255d-459c-b6fe-460afd8cd6d8" xmlns:ns3="41e7808c-7344-4288-ac9d-8a6826d88403" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c600ae3d87ef9ec1bf1f07c8e487451f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1fbfbcf4-255d-459c-b6fe-460afd8cd6d8"/>
     <xsd:import namespace="41e7808c-7344-4288-ac9d-8a6826d88403"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8553,118 +10779,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00AFB962-3564-42D8-95B8-471D37D466CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="41e7808c-7344-4288-ac9d-8a6826d88403"/>
     <ds:schemaRef ds:uri="1fbfbcf4-255d-459c-b6fe-460afd8cd6d8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A257DCC-7415-43B6-83E3-33EF4928BDAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B15D2F3-AA96-4A51-BCDB-9DBD62ECE1ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="1fbfbcf4-255d-459c-b6fe-460afd8cd6d8"/>
     <ds:schemaRef ds:uri="41e7808c-7344-4288-ac9d-8a6826d88403"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hannah Stockton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A6179F4B3B9CBA4589D4404E31B46225</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>